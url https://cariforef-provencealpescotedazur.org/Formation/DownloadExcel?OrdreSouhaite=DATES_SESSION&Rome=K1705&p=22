--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -617,174 +617,174 @@
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Convergence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Guide fiLes et serres fiLes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Évacuation site</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintien et actualisation des compétences du sauveteur-secouriste du travail MAC SST</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mely Formation Prévention 84</x:t>
   </x:si>
   <x:si>
     <x:t>MFP 84</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Elu , Public en emploi , Salarié , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Direct Sécurité Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
-    <x:t>Maintien et actualisation des compétences du sauveteur-secouriste du travail MAC SST</x:t>
-[...5 lines deleted...]
-    <x:t>Évacuation site</x:t>
+    <x:t>Alpes Formations Conseils</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arniaud Consulteam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equipier de première intervention : manipulation des extincteurs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enseignement Risques Professionnels Sud Est</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERP FORMATION SUD EST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Appareil Respiratoire Isolant (ARI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ab Sud Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Maintenir et actualiser ses compétences de Sauveteur secouriste du travail (MAC SST) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anaris Consulting - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-15e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent en protection physique des personnes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Si Région Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Protection rapprochée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VILLENEUVE-LOUBET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manipulation extincteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manipulation d'extincteurs sur feu réel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benoît Vincens Sécurité Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVS FORMATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13240</x:t>
   </x:si>
   <x:si>
     <x:t>Bernard Clément Formation Travaux Publics</x:t>
   </x:si>
   <x:si>
     <x:t>BCFTP</x:t>
   </x:si>
   <x:si>
     <x:t>13420</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
-  </x:si>
-[...79 lines deleted...]
-    <x:t>13240</x:t>
   </x:si>
   <x:si>
     <x:t>Ubitech</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir formateur prévention des incendies et évacuation</x:t>
   </x:si>
   <x:si>
     <x:t>Céline Baron - Celineb Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>06550</x:t>
   </x:si>
   <x:si>
     <x:t>LA ROQUETTE-SUR-SIAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>France Formation Sécurité</x:t>
   </x:si>
@@ -5077,925 +5077,925 @@
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>600704</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>182</x:v>
-[...1 lines deleted...]
-      <x:c r="H55" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="I55" s="4" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="K55" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L55" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="M55" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="N55" s="3" t="n">
+        <x:v>42870</x:v>
+      </x:c>
+      <x:c r="O55" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="I55" s="4" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>618090</x:v>
+        <x:v>576702</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>626812</x:v>
+        <x:v>606360</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>606360</x:v>
+        <x:v>618090</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>42870</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="P58" s="14" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Q58" s="16" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="R58" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="P58" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>576702</x:v>
+        <x:v>626812</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>600009</x:v>
+        <x:v>613260</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>197</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>613260</x:v>
+        <x:v>614241</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42891</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>614241</x:v>
+        <x:v>609357</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>143</x:v>
-[...1 lines deleted...]
-      <x:c r="H62" s="14" t="s"/>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s">
+        <x:v>199</x:v>
+      </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>42891</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>609357</x:v>
+        <x:v>611094</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>202</x:v>
-[...2 lines deleted...]
-        <x:v>203</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42891</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>611094</x:v>
+        <x:v>555982</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>42891</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>555982</x:v>
+        <x:v>609341</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>609341</x:v>
+        <x:v>611440</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C66" s="15" t="s"/>
+      <x:c r="C66" s="15" t="n">
+        <x:v>40374</x:v>
+      </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="J66" s="14" t="s"/>
+      <x:c r="J66" s="14" t="s">
+        <x:v>212</x:v>
+      </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42812</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>611440</x:v>
+        <x:v>585298</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>213</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H67" s="0" t="s">
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>215</x:v>
-[...2 lines deleted...]
-        <x:v>216</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>42812</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>585298</x:v>
+        <x:v>608198</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>108</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>608198</x:v>
+        <x:v>612978</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H69" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>42872</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>612978</x:v>
+        <x:v>612000</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42891</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>612000</x:v>
+        <x:v>616466</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="H71" s="0" t="s">
+      <x:c r="I71" s="4" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>42891</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="R71" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="R71" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>616466</x:v>
+        <x:v>600009</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>57</x:v>
@@ -7052,51 +7052,51 @@
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>618989</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
@@ -8792,313 +8792,313 @@
         <x:v>346</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>620048</x:v>
+        <x:v>620035</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>620035</x:v>
+        <x:v>605411</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>605411</x:v>
+        <x:v>619982</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>619982</x:v>
+        <x:v>620048</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>42872</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>619917</x:v>
+        <x:v>630124</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>630124</x:v>
+        <x:v>619917</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
@@ -9354,51 +9354,51 @@
       <x:c r="I137" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>620021</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
@@ -9461,168 +9461,171 @@
       <x:c r="J139" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>621494</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
-      <x:c r="E140" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E140" s="14" t="s"/>
+      <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>382</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>634433</x:v>
+        <x:v>605397</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
+      <x:c r="E141" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="F141" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H141" s="0" t="s">
+        <x:v>383</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>605397</x:v>
+        <x:v>634433</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>27</x:v>
@@ -9729,51 +9732,51 @@
         <x:v>346</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>619985</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>346</x:v>
@@ -9897,87 +9900,87 @@
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>590571</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>628495</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>283</x:v>
@@ -10221,95 +10224,95 @@
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>36077</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>616977</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
@@ -10473,100 +10476,100 @@
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>628480</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>635734</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -10762,51 +10765,51 @@
         <x:v>103</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>628482</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>412</x:v>
@@ -10916,51 +10919,51 @@
       <x:c r="I167" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>620022</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
@@ -11092,51 +11095,51 @@
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>620913</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
@@ -11436,51 +11439,51 @@
       <x:c r="I177" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>619986</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -11514,51 +11517,51 @@
         <x:v>421</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>615390</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
@@ -11600,51 +11603,51 @@
         <x:v>346</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>629609</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>161</x:v>
@@ -11669,51 +11672,51 @@
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>626377</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -12317,51 +12320,51 @@
         <x:v>346</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>620023</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>346</x:v>
@@ -12485,153 +12488,153 @@
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>586820</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>620039</x:v>
+        <x:v>636105</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>636105</x:v>
+        <x:v>620039</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -12672,51 +12675,51 @@
       <x:c r="I201" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>619903</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
@@ -12829,51 +12832,51 @@
         <x:v>346</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>619987</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>374</x:v>
@@ -13515,51 +13518,51 @@
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>615391</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -13617,446 +13620,447 @@
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>640431</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>586868</x:v>
+        <x:v>620024</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>620024</x:v>
+        <x:v>586868</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>636106</x:v>
+        <x:v>620002</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>344</x:v>
-[...1 lines deleted...]
-      <x:c r="C223" s="3" t="s"/>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C223" s="3" t="n">
+        <x:v>38451</x:v>
+      </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="J223" s="0" t="s">
+        <x:v>275</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>42822</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>620012</x:v>
+        <x:v>632799</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>272</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>340</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>42822</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>632799</x:v>
+        <x:v>628497</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>620002</x:v>
+        <x:v>636106</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>628497</x:v>
+        <x:v>620012</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>628498</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
@@ -14318,215 +14322,215 @@
       <x:c r="I233" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>628486</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>42891</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>586829</x:v>
+        <x:v>619988</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>619988</x:v>
+        <x:v>620009</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>42891</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>620009</x:v>
+        <x:v>586829</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
@@ -15104,51 +15108,51 @@
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>620003</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
@@ -15206,51 +15210,51 @@
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>620057</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
@@ -15410,51 +15414,51 @@
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>590575</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
@@ -15699,68 +15703,68 @@
         <x:v>346</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>620025</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
@@ -15869,51 +15873,51 @@
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>615392</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -16114,109 +16118,109 @@
         <x:v>346</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>619904</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>634434</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
@@ -16250,51 +16254,51 @@
         <x:v>58</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>620005</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
@@ -16353,51 +16357,51 @@
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>605413</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
@@ -16504,87 +16508,87 @@
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>628577</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>628501</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>346</x:v>
@@ -16606,51 +16610,51 @@
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>620058</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -17099,51 +17103,51 @@
       <x:c r="I287" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>619989</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
@@ -17303,51 +17307,51 @@
       <x:c r="I291" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>620026</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -17373,51 +17377,51 @@
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>636110</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">