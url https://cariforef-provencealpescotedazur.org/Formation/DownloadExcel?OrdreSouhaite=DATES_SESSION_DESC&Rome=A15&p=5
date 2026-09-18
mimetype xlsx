--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -602,75 +602,75 @@
   <x:si>
     <x:t>Lycée Masséna</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>ostéopathie animale (animostéo)</x:t>
   </x:si>
   <x:si>
     <x:t>Animosteo</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP agricole maréchal-ferrant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEGTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée d'Enseignement Général et Technologique Agricole Aix Valabre|Centre de formation Professionnelle et de Promotion Agricole Aix Valabre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13548</x:t>
+  </x:si>
+  <x:si>
     <x:t>CTM toiletteur canin, félin et NAC (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>13548</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Géophysique</x:t>
   </x:si>
   <x:si>
     <x:t>Ostéopathe pour animaux</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de formation d'ostéopathes animaliers - IFOA</x:t>
   </x:si>
   <x:si>
     <x:t>13150</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>TARASCON</x:t>
   </x:si>
@@ -3844,210 +3844,209 @@
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>597090</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>39113</x:v>
+        <x:v>38388</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
-      <x:c r="E43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>42003</x:v>
+        <x:v>21089</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>607619</x:v>
+        <x:v>623430</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>38388</x:v>
+        <x:v>39113</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s"/>
+      <x:c r="E44" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>21089</x:v>
+        <x:v>42003</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="Q44" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="Q44" s="16" t="s">
+      <x:c r="R44" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="R44" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>623430</x:v>
+        <x:v>607619</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38388</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>21089</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>623431</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
@@ -6744,95 +6743,95 @@
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>570234</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>39113</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42003</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>553307</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38388</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>34</x:v>
       </x:c>