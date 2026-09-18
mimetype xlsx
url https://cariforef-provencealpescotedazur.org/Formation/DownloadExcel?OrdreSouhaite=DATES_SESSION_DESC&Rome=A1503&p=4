--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -200,71 +200,71 @@
   <x:si>
     <x:t>83119</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Soin animalier</x:t>
   </x:si>
   <x:si>
     <x:t>TRETS</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Toiletteur canin (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Départementale d'Etudes et de Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADEF</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
-    <x:t>09/28/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Shiatsu canin</x:t>
   </x:si>
   <x:si>
     <x:t>Solene de Boissonneaux de Chevigny</x:t>
   </x:si>
   <x:si>
     <x:t>13114</x:t>
   </x:si>
   <x:si>
     <x:t>PUYLOUBIER</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ostéopathie animale</x:t>
   </x:si>
   <x:si>
     <x:t>Animostéo - Ecole d'Ostéopathie Animale de Provence</x:t>
@@ -284,99 +284,99 @@
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Toiletteur canin, félin et NAC (CTM)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation en apprentissage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTM toiletteur canin, félin et NAC (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Saint Laurent du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>ostéopathie animale (animostéo)</x:t>
   </x:si>
   <x:si>
     <x:t>Animosteo</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation en apprentissage</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CTM Toiletteur canin, félin et NAC (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>OPCO</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Cma Formation La Valette du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat en toilettage canin</x:t>
   </x:si>
   <x:si>
     <x:t>Ecodog - Myriam Hardouin</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage canin et félin</x:t>
   </x:si>
@@ -1280,154 +1280,155 @@
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>634240</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>43</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
-        <x:v>46</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>42003</x:v>
+        <x:v>42024</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>640128</x:v>
+        <x:v>634021</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>32</x:v>
-[...1 lines deleted...]
-      <x:c r="C7" s="3" t="s"/>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C7" s="3" t="n">
+        <x:v>42614</x:v>
+      </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="J7" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
-        <x:v>42024</x:v>
+        <x:v>42003</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>634021</x:v>
+        <x:v>640128</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
@@ -1511,304 +1512,307 @@
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>39113</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>42003</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>640171</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C11" s="3" t="s"/>
+      <x:c r="C11" s="3" t="n">
+        <x:v>39113</x:v>
+      </x:c>
       <x:c r="D11" s="3" t="s"/>
+      <x:c r="E11" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="J11" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="K11" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="K11" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>42024</x:v>
+        <x:v>42003</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>597090</x:v>
+        <x:v>607619</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>78</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
-      <x:c r="E12" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>65</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>67</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>42003</x:v>
+        <x:v>42024</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>630456</x:v>
+        <x:v>597090</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>39113</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42003</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>607619</x:v>
+        <x:v>630456</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42003</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>634239</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>37</x:v>
@@ -2232,198 +2236,198 @@
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>625692</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>42024</x:v>
+        <x:v>42003</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>624942</x:v>
+        <x:v>572607</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>616880</x:v>
+        <x:v>624942</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>42003</x:v>
+        <x:v>42024</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>572607</x:v>
+        <x:v>616880</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
@@ -2537,198 +2541,198 @@
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>590195</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39113</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42003</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>553307</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38902</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42003</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>547121</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39113</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42003</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>553228</x:v>
       </x:c>
@@ -2771,297 +2775,297 @@
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>577407</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>42003</x:v>
+        <x:v>42024</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>572606</x:v>
+        <x:v>572602</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>42024</x:v>
+        <x:v>42003</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>572602</x:v>
+        <x:v>572606</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37507</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>554552</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37507</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>510426</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37507</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>510423</x:v>
       </x:c>