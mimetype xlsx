--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -3619,703 +3619,703 @@
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>548754</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>553726</x:v>
+        <x:v>553728</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>38527</x:v>
+        <x:v>37535</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>21599</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>553728</x:v>
+        <x:v>552720</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37535</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>21599</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>552720</x:v>
+        <x:v>548756</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37535</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>21599</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>548756</x:v>
+        <x:v>570575</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37535</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>21599</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>570575</x:v>
+        <x:v>553249</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37535</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>21599</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>553249</x:v>
+        <x:v>553329</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>37535</x:v>
+        <x:v>37310</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>21599</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>553329</x:v>
+        <x:v>547246</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37310</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>547246</x:v>
+        <x:v>552705</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>37310</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>552705</x:v>
+        <x:v>553313</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>553313</x:v>
+        <x:v>553315</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>553315</x:v>
+        <x:v>553726</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37310</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>47</x:v>
       </x:c>