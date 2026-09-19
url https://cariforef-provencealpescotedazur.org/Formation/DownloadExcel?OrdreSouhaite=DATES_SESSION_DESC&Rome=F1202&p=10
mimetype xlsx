--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -2948,270 +2948,271 @@
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>604364</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>39033</x:v>
+        <x:v>37199</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>22232</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>595896</x:v>
+        <x:v>606261</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39033</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>595613</x:v>
+        <x:v>595896</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>38921</x:v>
+        <x:v>39033</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>22210</x:v>
+        <x:v>22232</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>592252</x:v>
+        <x:v>595613</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>37199</x:v>
+        <x:v>38921</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>22054</x:v>
+        <x:v>22210</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>606261</x:v>
+        <x:v>592252</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37385</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>112</x:v>
       </x:c>