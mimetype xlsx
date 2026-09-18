--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -791,221 +791,221 @@
   <x:si>
     <x:t>07/05/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Vauvenargues</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>Sport 4.0</x:t>
   </x:si>
   <x:si>
     <x:t>84240</x:t>
   </x:si>
   <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
   </x:si>
   <x:si>
+    <x:t>LPO Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
+    <x:t>Ogec Saint Jean de La Salle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Pertuis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée T Edison</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LORGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Ferry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS électrotechnique (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Départementale d'Etudes et de Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Montfavet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Apollinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité génie industriel et maintenance parcours ingénierie des systèmes pluritechniques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Antonin Artaud</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée T Edison</x:t>
-[...53 lines deleted...]
-    <x:t>06300</x:t>
+    <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>master mention chimie physique et analytique</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>Chimie physique</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84916</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>08/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien systèmes réseaux et sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>Administration système</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Technicien systèmes réseaux et sécurité (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iscod</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Technicien systèmes réseaux et sécurité (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention traitement du signal et des images parcours traitement du signal et des images</x:t>
@@ -1022,60 +1022,60 @@
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité génie biomédical</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences pour l'ingénieur parcours électronique, électrotechnique et automatique</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de la santé : technologies parcours maintenance et technologie biomédicales</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion données massives</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention traitement du signal et des images parcours compétences complémentaires en informatiques</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
@@ -6063,1998 +6063,1999 @@
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>591934</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
+      <x:c r="E79" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>172</x:v>
-[...2 lines deleted...]
-        <x:v>173</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>623839</x:v>
+        <x:v>611248</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>116</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>39003</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s"/>
+      <x:c r="E80" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>178</x:v>
-[...1 lines deleted...]
-      <x:c r="H80" s="14" t="s"/>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>24356</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>591932</x:v>
+        <x:v>600491</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
+      <x:c r="E81" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>196</x:v>
-[...2 lines deleted...]
-        <x:v>197</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>587893</x:v>
+        <x:v>602152</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>105</x:v>
-[...1 lines deleted...]
-      <x:c r="H82" s="14" t="s"/>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>197</x:v>
+      </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>611248</x:v>
+        <x:v>587893</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
-      <x:c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>600491</x:v>
+        <x:v>623839</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>39003</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
-      <x:c r="E84" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24356</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>602152</x:v>
+        <x:v>591932</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
+      <x:c r="E85" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H85" s="0" t="s">
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>612999</x:v>
+        <x:v>614573</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>116</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>596902</x:v>
+        <x:v>612999</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>596905</x:v>
+        <x:v>596902</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>596915</x:v>
+        <x:v>596905</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>596918</x:v>
+        <x:v>596915</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
-      <x:c r="E90" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>196</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>614573</x:v>
+        <x:v>596918</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>38980</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>31654</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>592029</x:v>
+        <x:v>594148</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>38980</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>31654</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>592032</x:v>
+        <x:v>594150</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C93" s="3" t="n">
+        <x:v>41007</x:v>
+      </x:c>
+      <x:c r="D93" s="3" t="s"/>
+      <x:c r="G93" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="I93" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C93" s="3" t="n">
-[...6 lines deleted...]
-      <x:c r="G93" s="0" t="s">
+      <x:c r="J93" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="K93" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="L93" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M93" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N93" s="3" t="n">
+        <x:v>24054</x:v>
+      </x:c>
+      <x:c r="O93" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="P93" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="Q93" s="4" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="R93" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="H93" s="0" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>602543</x:v>
+        <x:v>594151</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
-      <x:c r="E94" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>602215</x:v>
+        <x:v>623842</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>38980</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>172</x:v>
-[...2 lines deleted...]
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31654</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>623842</x:v>
+        <x:v>592029</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>38980</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>31654</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>613000</x:v>
+        <x:v>592032</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
+      <x:c r="E97" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H97" s="0" t="s">
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>611967</x:v>
+        <x:v>609584</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s"/>
+      <x:c r="E98" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>630224</x:v>
+        <x:v>605693</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
+      <x:c r="E99" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H99" s="0" t="s">
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>596901</x:v>
+        <x:v>605695</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>116</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s"/>
+      <x:c r="E100" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>596906</x:v>
+        <x:v>611312</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
+      <x:c r="E101" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H101" s="0" t="s">
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>596913</x:v>
+        <x:v>602809</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>116</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s"/>
+      <x:c r="E102" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>250</x:v>
-[...1 lines deleted...]
-      <x:c r="H102" s="14" t="s"/>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s">
+        <x:v>197</x:v>
+      </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>596916</x:v>
+        <x:v>602214</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
-      <x:c r="E103" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>94</x:v>
-[...2 lines deleted...]
-        <x:v>95</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>609584</x:v>
+        <x:v>613000</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>142</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>605693</x:v>
+        <x:v>611967</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
-      <x:c r="E105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>605695</x:v>
+        <x:v>630224</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>611312</x:v>
+        <x:v>596901</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
-      <x:c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>167</x:v>
-[...2 lines deleted...]
-        <x:v>168</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>602809</x:v>
+        <x:v>596906</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
-      <x:c r="E108" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>196</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>602214</x:v>
+        <x:v>596913</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>594148</x:v>
+        <x:v>596916</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>116</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>239</x:v>
-[...1 lines deleted...]
-      <x:c r="H110" s="14" t="s"/>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s">
+        <x:v>257</x:v>
+      </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>594150</x:v>
+        <x:v>638131</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
+      <x:c r="E111" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H111" s="0" t="s">
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>594151</x:v>
+        <x:v>602811</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
-      <x:c r="E112" s="14" t="s"/>
+      <x:c r="E112" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>638131</x:v>
+        <x:v>608108</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -8136,377 +8137,379 @@
       <x:c r="R114" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>596908</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>596911</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>116</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>38709</x:v>
+        <x:v>35498</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s"/>
+      <x:c r="E116" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>267</x:v>
-[...1 lines deleted...]
-      <x:c r="H116" s="14" t="s"/>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s">
+        <x:v>264</x:v>
+      </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>11507</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>591856</x:v>
+        <x:v>602543</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
+      <x:c r="E117" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>594153</x:v>
+        <x:v>602215</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>142</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>605694</x:v>
+        <x:v>594153</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>602811</x:v>
+        <x:v>605694</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>38709</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>41</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>11507</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="R120" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="R120" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>608108</x:v>
+        <x:v>591856</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -8650,216 +8653,215 @@
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>632722</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>36462</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
-      <x:c r="E124" s="14" t="s"/>
+      <x:c r="E124" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>613763</x:v>
+        <x:v>608683</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>36462</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
-      <x:c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>608683</x:v>
+        <x:v>613763</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>36462</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>608682</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -8924,51 +8926,51 @@
       <x:c r="I128" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>556397</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
@@ -9395,584 +9397,585 @@
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>587898</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>39003</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
+      <x:c r="E137" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>24356</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>575008</x:v>
+        <x:v>547088</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>609462</x:v>
+        <x:v>547697</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H139" s="0" t="s">
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>552109</x:v>
+        <x:v>550244</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>556773</x:v>
+        <x:v>550259</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>550249</x:v>
+        <x:v>609462</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>39003</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24356</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>547088</x:v>
+        <x:v>575008</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>547697</x:v>
+        <x:v>556773</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>550244</x:v>
+        <x:v>550249</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>142</x:v>
-[...2 lines deleted...]
-        <x:v>143</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>550259</x:v>
+        <x:v>552109</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
@@ -9992,285 +9995,283 @@
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>552270</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37926</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
-      <x:c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>565159</x:v>
+        <x:v>575048</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>555737</x:v>
+        <x:v>565159</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>547559</x:v>
+        <x:v>555737</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>167</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>558865</x:v>
+        <x:v>547559</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -10389,57 +10390,57 @@
       <x:c r="H153" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>556825</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -10530,150 +10531,152 @@
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>550267</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>37926</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s"/>
+      <x:c r="E156" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>575048</x:v>
+        <x:v>558865</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>558856</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
@@ -10989,51 +10992,51 @@
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>587896</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>144</x:v>
@@ -11217,51 +11220,51 @@
       <x:c r="J167" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>581574</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -11451,106 +11454,106 @@
       <x:c r="J171" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>575009</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>35498</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>556134</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
@@ -11740,51 +11743,51 @@
       <x:c r="H176" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>556722</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
@@ -11969,51 +11972,51 @@
       <x:c r="H180" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>623941</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
@@ -12046,146 +12049,146 @@
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>578852</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>35498</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>510678</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>36462</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>509830</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>