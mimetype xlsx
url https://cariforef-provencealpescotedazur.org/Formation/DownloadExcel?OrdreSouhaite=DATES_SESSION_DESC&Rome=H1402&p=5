--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -515,83 +515,83 @@
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>master mention chimie et sciences des matériaux</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Génie procédés</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX 09</x:t>
   </x:si>
   <x:si>
+    <x:t>FCIL chargé de projet en production industrielle connectée, collaborative et responsable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Vauvenargues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion production</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur diplômé du CESI</x:t>
   </x:si>
   <x:si>
     <x:t>CESI école d'ingénieurs - campus de Paris Nanterre</x:t>
   </x:si>
   <x:si>
     <x:t>92000</x:t>
   </x:si>
   <x:si>
     <x:t>Éco-industrie</x:t>
   </x:si>
   <x:si>
     <x:t>CESI Ecole d'ingénieurs - campus de Nice Sophia Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école d'ingénieurs de l'université de Toulon</x:t>
   </x:si>
   <x:si>
-    <x:t>FCIL chargé de projet en production industrielle connectée, collaborative et responsable</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ST PAUL LES DURANCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé du conservatoire national des arts et métiers spécialité génie industriel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique construction réparation</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
@@ -656,66 +656,66 @@
   <x:si>
     <x:t>Master mention physique fondamentale et applications parcours physique</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité génie industriel et informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention électronique, énergie électrique, automatique parcours analyse et contrôle des systèmes</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention électronique, énergie électrique, automatique parcours génie des systèmes automatisés</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention chimie parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention électronique, énergie électrique, automatique parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention chimie parcours analyse chimique et spectroscopie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité matériaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention instrumentation, mesure, métrologie parcours compétences complémentaires en informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention chimie parcours chimie pour le vivant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention chimie parcours synthèse organique - applications et procédés innovants</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 3e</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité matériaux</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Supérieur de l’Électronique et du Numérique - Toulon - Yncréa Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention électronique, énergie électrique, automatique parcours réseaux électriques bâtiments industries intelligents</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention électronique, énergie électrique, automatique parcours rurveillance et sûreté des systèmes par analyse de données</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mécanique parcours aéronautique et transport</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention physique fondamentale et applications parcours compétences complémentaires en informatique</x:t>
   </x:si>
@@ -3210,162 +3210,158 @@
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>591965</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>123</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>68</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>11534</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>597244</x:v>
+        <x:v>624504</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40701</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>12576</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>606187</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>40081</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>38</x:v>
@@ -3378,92 +3374,97 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>595527</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>155</x:v>
-[...1 lines deleted...]
-      <x:c r="C39" s="3" t="s"/>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="n">
+        <x:v>38179</x:v>
+      </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="J39" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>31652</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>624504</x:v>
+        <x:v>597244</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -4982,153 +4983,153 @@
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>581558</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>38994</x:v>
+        <x:v>38703</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>574991</x:v>
+        <x:v>574944</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>40530</x:v>
+        <x:v>37582</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>12556</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>575055</x:v>
+        <x:v>575052</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -5155,51 +5156,51 @@
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>581559</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38684</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5214,51 +5215,51 @@
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>581563</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>38</x:v>
@@ -5271,51 +5272,51 @@
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>574945</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5330,153 +5331,153 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>574946</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>38703</x:v>
+        <x:v>38994</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>11554</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>574944</x:v>
+        <x:v>574991</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>37582</x:v>
+        <x:v>40530</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>12556</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>575052</x:v>
+        <x:v>575055</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39130</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>161</x:v>
       </x:c>