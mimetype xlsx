--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -320,147 +320,147 @@
   <x:si>
     <x:t>Doublage</x:t>
   </x:si>
   <x:si>
     <x:t>Dub School</x:t>
   </x:si>
   <x:si>
     <x:t>78170</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Prise de parole dans les médias : posture, message et règles du jeu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vigie Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Délégué syndical , Elu , Elu local , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expression média</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pitcher son sujet à l'écrit et à l'oral</x:t>
   </x:si>
   <x:si>
-    <x:t>Vigie Academy</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Cadre demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Journalisme audiovisuel</x:t>
   </x:si>
   <x:si>
-    <x:t>03/02/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Tournage MOJO (journalisme mobile)</x:t>
   </x:si>
   <x:si>
     <x:t>Formateur , Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Duplex : être à l'aise et pertinent face caméra</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans , Public de la formation initiale , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>Prise de parole dans les médias : posture, message et règles du jeu</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>De l'acting aux castings façon Meisner</x:t>
   </x:si>
   <x:si>
     <x:t>RH France</x:t>
   </x:si>
   <x:si>
     <x:t>92210</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>L'acteur au micro - Initiation aux métiers de la voix</x:t>
   </x:si>
   <x:si>
     <x:t>Soto prod - Clapclass</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
+    <x:t>Journaliste web spécialisation journalisme d'informations générales (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences-U Lyon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médiation numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Journaliste web spécialisation journalisme sportif (Apprentissage)</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>Journaliste web spécialisation journalisme d'informations générales (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>DESU Journalisme sportif</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Journalisme spécialisé</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Ecole de Journalisme et de Communication d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
@@ -1564,217 +1564,217 @@
       <x:c r="B12" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>46306</x:v>
+        <x:v>15003</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>616340</x:v>
+        <x:v>616910</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>46306</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>616355</x:v>
+        <x:v>616340</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>46306</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>615368</x:v>
+        <x:v>616355</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>15003</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>616910</x:v>
+        <x:v>615368</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>98</x:v>
@@ -1942,51 +1942,51 @@
       <x:c r="K19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>550925</x:v>
+        <x:v>550924</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38935</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>107</x:v>
@@ -2001,51 +2001,51 @@
       <x:c r="K20" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>550924</x:v>
+        <x:v>550925</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>119</x:v>