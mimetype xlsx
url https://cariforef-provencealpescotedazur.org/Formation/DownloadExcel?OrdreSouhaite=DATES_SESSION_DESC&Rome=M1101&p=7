--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -299,107 +299,107 @@
   <x:si>
     <x:t>Manager des achats et de la supply chain (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Approvisionnement</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention gestion de production, logistique, achats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion production</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager des achats et de la supply chain</x:t>
   </x:si>
   <x:si>
     <x:t>INSEEC</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement international (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie internationale</x:t>
   </x:si>
   <x:si>
+    <x:t>diplôme en management international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention gestion de production, logistique, achats</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Achats durables et responsables sur mesure</x:t>
   </x:si>
   <x:si>
     <x:t>Prevot Strat et Co</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Achat responsable</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2026 00:00:00</x:t>
@@ -530,198 +530,198 @@
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>MONTJUSTIN</x:t>
   </x:si>
   <x:si>
     <x:t>FOS-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>AIGLUN</x:t>
   </x:si>
   <x:si>
+    <x:t>MONTFURON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPPEDETTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REILLANNE</x:t>
+  </x:si>
+  <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
-    <x:t>MONTFURON</x:t>
-[...5 lines deleted...]
-    <x:t>REILLANNE</x:t>
+    <x:t>AUBENAS-LES-ALPES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINTE-CROIX-A-LAUZE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-CHAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EYGALIERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA ROBINE-SUR-GALABRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sage gestion commerciale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mandyben</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion commerciale achats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>VACHERES</x:t>
   </x:si>
   <x:si>
-    <x:t>AUBENAS-LES-ALPES</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Manager achats et supply chain spécialisation management des achats (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Manager achats et supply chain spécialisation supply chain (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Acheteur (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion fournisseur</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Acheteur (Apprentissage)</x:t>
-[...5 lines deleted...]
-    <x:t>09/25/2026 00:00:00</x:t>
+    <x:t>Master mention gestion de production, logistique, achats parcours distribution et achats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention gestion de production, logistique, achats parcours management de la chaîne logistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention gestion de production, logistique, achats parcours recherche, études et conseil en sciences de gestion</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager achats et approvisionnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ism Fénélon</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>Master mention gestion de production, logistique, achats parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Acheteur France et international</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
@@ -1878,434 +1878,434 @@
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>608400</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>38496</x:v>
+        <x:v>41622</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="I11" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J11" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>31660</x:v>
+        <x:v>34024</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="Q11" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="Q11" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>616046</x:v>
+        <x:v>596758</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>39987</x:v>
+        <x:v>42361</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
-      <x:c r="E12" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>60</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>32005</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>609578</x:v>
+        <x:v>635320</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
-      <x:c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>69</x:v>
-[...2 lines deleted...]
-        <x:v>70</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>608399</x:v>
+        <x:v>616046</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>41622</x:v>
+        <x:v>39987</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
-      <x:c r="E14" s="14" t="s"/>
+      <x:c r="E14" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>80</x:v>
-[...1 lines deleted...]
-      <x:c r="H14" s="14" t="s"/>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H14" s="14" t="s">
+        <x:v>61</x:v>
+      </x:c>
       <x:c r="I14" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>34024</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>596759</x:v>
+        <x:v>609578</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>42361</x:v>
+        <x:v>38496</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
+      <x:c r="E15" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>31652</x:v>
+        <x:v>31660</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>635320</x:v>
+        <x:v>608399</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37131</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>32136</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="Q16" s="16" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="R16" s="14" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>616017</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>41622</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>596758</x:v>
+        <x:v>596759</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
@@ -2572,51 +2572,51 @@
       <x:c r="I23" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>34002</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>624460</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -2691,192 +2691,192 @@
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>623726</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>623638</x:v>
+        <x:v>623725</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>623723</x:v>
+        <x:v>623638</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>623725</x:v>
+        <x:v>623723</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -3733,51 +3733,51 @@
       <x:c r="K45" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>628667</x:v>
+        <x:v>628424</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>98</x:v>
@@ -3786,100 +3786,100 @@
       <x:c r="K46" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>628678</x:v>
+        <x:v>628435</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>628424</x:v>
+        <x:v>628457</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>98</x:v>
@@ -3888,100 +3888,100 @@
       <x:c r="K48" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>628435</x:v>
+        <x:v>628667</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>628457</x:v>
+        <x:v>628678</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>98</x:v>
@@ -3990,100 +3990,100 @@
       <x:c r="K50" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>628472</x:v>
+        <x:v>628423</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>628423</x:v>
+        <x:v>628459</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>98</x:v>
@@ -4092,100 +4092,100 @@
       <x:c r="K52" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>628459</x:v>
+        <x:v>628681</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>628681</x:v>
+        <x:v>628685</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>98</x:v>
@@ -4194,202 +4194,202 @@
       <x:c r="K54" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>628685</x:v>
+        <x:v>628130</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>628130</x:v>
+        <x:v>628668</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>34054</x:v>
+        <x:v>34025</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>578359</x:v>
+        <x:v>628672</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>34025</x:v>
+        <x:v>34054</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>628668</x:v>
+        <x:v>578359</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>98</x:v>
@@ -4398,51 +4398,51 @@
       <x:c r="K58" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>628672</x:v>
+        <x:v>628472</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -4585,509 +4585,510 @@
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>550751</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>36964</x:v>
+        <x:v>39399</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>15205</x:v>
+        <x:v>34022</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>548170</x:v>
+        <x:v>551940</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>39399</x:v>
+        <x:v>36964</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>34022</x:v>
+        <x:v>15205</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>551940</x:v>
+        <x:v>548170</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>38496</x:v>
+        <x:v>35921</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
-      <x:c r="E64" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>31660</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>555026</x:v>
+        <x:v>575861</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C65" s="3" t="n">
+        <x:v>35921</x:v>
+      </x:c>
+      <x:c r="D65" s="3" t="s"/>
+      <x:c r="G65" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C65" s="3" t="n">
-[...6 lines deleted...]
-      <x:c r="G65" s="0" t="s">
+      <x:c r="H65" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>34002</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Q65" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="Q65" s="4" t="s">
+      <x:c r="R65" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="S65" s="0" t="n">
+        <x:v>575862</x:v>
+      </x:c>
+      <x:c r="T65" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="R65" s="0" t="s">
+      <x:c r="U65" s="4" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>35355</x:v>
+        <x:v>35921</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>34024</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>575986</x:v>
+        <x:v>575863</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>35921</x:v>
+        <x:v>38496</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
+      <x:c r="E67" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>31652</x:v>
+        <x:v>31660</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>575861</x:v>
+        <x:v>555026</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>35921</x:v>
+        <x:v>35462</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
-      <x:c r="E68" s="14" t="s"/>
+      <x:c r="E68" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>195</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>31652</x:v>
+        <x:v>34002</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>575862</x:v>
+        <x:v>547461</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>35921</x:v>
+        <x:v>35355</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>31652</x:v>
+        <x:v>34024</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>575863</x:v>
+        <x:v>575986</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>35149</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -5192,60 +5193,60 @@
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>567249</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>211</x:v>
@@ -5294,51 +5295,51 @@
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>567250</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
@@ -5426,51 +5427,51 @@
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>572389</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>34249</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
@@ -5483,51 +5484,51 @@
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>506631</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>34249</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>