--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -410,111 +410,111 @@
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Aviculture</x:t>
   </x:si>
   <x:si>
     <x:t>VIDAUBAN</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale du Canton de Lambesc</x:t>
   </x:si>
   <x:si>
     <x:t>13410</x:t>
   </x:si>
   <x:si>
     <x:t>LAMBESC</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
+    <x:t>LEGTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Saint Rémy de Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-REMY-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOAD PIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cfppa de Savoie et du Bugey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Jeune 16-25 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Masséna</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
-  </x:si>
-[...52 lines deleted...]
-    <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>Bien-être animal : prévenir et traiter les problématiques sanitaires en élevage de volailles</x:t>
   </x:si>
   <x:si>
     <x:t>Conjoint collaborateur d'exploitant agricole , Exploitant agricole, salarié agricole</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mise en place d'un atelier d'emballage des œufs</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP option responsable d'entreprise agricole - Apiculture, maraîchage, viticulture, horticulture</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
@@ -2640,791 +2640,792 @@
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>606808</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>38316</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s"/>
-      <x:c r="F28" s="14" t="s"/>
+      <x:c r="E28" s="14" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F28" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="G28" s="14" t="s">
-        <x:v>25</x:v>
-[...1 lines deleted...]
-      <x:c r="H28" s="14" t="s"/>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s">
+        <x:v>113</x:v>
+      </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>21052</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>596657</x:v>
+        <x:v>583538</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="C29" s="3" t="s"/>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="n">
+        <x:v>38093</x:v>
+      </x:c>
       <x:c r="D29" s="3" t="s"/>
+      <x:c r="E29" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>12233</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>592948</x:v>
+        <x:v>638844</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
-        <x:v>61</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>583538</x:v>
+        <x:v>605821</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>38093</x:v>
+        <x:v>38316</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
-      <x:c r="E31" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>12598</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>638844</x:v>
+        <x:v>596657</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>72</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>73</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>75</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>12598</x:v>
+        <x:v>12233</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>605821</x:v>
+        <x:v>592948</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>134</x:v>
-[...1 lines deleted...]
-      <x:c r="C33" s="3" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C33" s="3" t="n">
+        <x:v>38316</x:v>
+      </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="J33" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>21058</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>635220</x:v>
+        <x:v>596656</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="C34" s="15" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C34" s="15" t="n">
+        <x:v>38316</x:v>
+      </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>104</x:v>
-[...1 lines deleted...]
-      <x:c r="J34" s="14" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J34" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>21058</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>635227</x:v>
+        <x:v>596659</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>54</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
-      <x:c r="E35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>73</x:v>
-[...2 lines deleted...]
-        <x:v>74</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>75</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>21052</x:v>
+        <x:v>21058</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>605790</x:v>
+        <x:v>635220</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>72</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>73</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>75</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>12598</x:v>
+        <x:v>21058</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>605819</x:v>
+        <x:v>635227</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>549027</x:v>
+        <x:v>605790</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>39685</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>21056</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>549656</x:v>
+        <x:v>605819</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
+      <x:c r="E39" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G39" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>596656</x:v>
+        <x:v>549027</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>38316</x:v>
+        <x:v>39685</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s"/>
+      <x:c r="E40" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>21052</x:v>
+        <x:v>21056</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>596659</x:v>
+        <x:v>549656</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -3638,107 +3639,107 @@
         <x:v>110</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>599634</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>595477</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -3751,81 +3752,81 @@
       <x:c r="S46" s="14" t="n">
         <x:v>632281</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>615326</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
@@ -3867,197 +3868,197 @@
       <x:c r="S48" s="14" t="n">
         <x:v>637541</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>633871</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>634497</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>615318</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">