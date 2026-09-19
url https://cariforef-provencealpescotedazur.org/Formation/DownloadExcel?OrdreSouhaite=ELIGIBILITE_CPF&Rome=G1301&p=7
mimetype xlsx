--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -776,50 +776,92 @@
   <x:si>
     <x:t>Stratégie commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Honoré Romane</x:t>
   </x:si>
   <x:si>
     <x:t>EMBRUN</x:t>
   </x:si>
   <x:si>
     <x:t>First Line Formation</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Accompagnateur de tourisme équestre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les Cavaliers de la Louvière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEDOIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chargé de développement de produits touristiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont - Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUGINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG BS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement stratégique spécialisation marketing international (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Aéro Formations - Camas Formation</x:t>
@@ -848,158 +890,116 @@
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
-    <x:t>Accompagnateur de tourisme équestre</x:t>
-[...14 lines deleted...]
-    <x:t>BEDOIN</x:t>
+    <x:t>Lycée polyvalent hôtelier régional Jean-Paul Passedat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de développement stratégique spécialisation tourisme (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esgcv - Esarc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esgcv - Esarc - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont - Antenne Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jeanne et Paul Augier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Brise-Lames</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée T Aubanel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP C Hugues</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupe Belmont - Mougins</x:t>
-[...85 lines deleted...]
-  <x:si>
     <x:t>Responsable des activités de tourisme et d'événementiel</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>Keyce International Academy - Collège de Paris</x:t>
   </x:si>
   <x:si>
     <x:t>34470</x:t>
   </x:si>
   <x:si>
     <x:t>Keyce International Academy - Collège de Paris - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement de produits de tourisme (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
@@ -1070,102 +1070,102 @@
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller vendeur en voyages BC2 vendre des prestations touristiques</x:t>
   </x:si>
   <x:si>
     <x:t>Axess Développement Tourismeurop</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel conseiller vendeur en voyages BC3 concevoir et promouvoir un forfait touristique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS tourisme (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des activités du tourisme et des voyages</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable des activités de tourisme et d'événementiel (préparation également possible par Bloc(s) de compétences)</x:t>
-  </x:si>
-[...37 lines deleted...]
-    <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Les Sabots de Vénus</x:t>
   </x:si>
   <x:si>
     <x:t>05400</x:t>
   </x:si>
   <x:si>
     <x:t>LA ROCHE-DES-ARNAUDS</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
@@ -5668,1189 +5668,1189 @@
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>546104</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>37890</x:v>
+        <x:v>36133</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
-      <x:c r="E69" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>42654</x:v>
+        <x:v>15479</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>583809</x:v>
+        <x:v>527374</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>37890</x:v>
+        <x:v>42051</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>42654</x:v>
+        <x:v>42648</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>607946</x:v>
+        <x:v>635331</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>31966</x:v>
+        <x:v>37890</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
-      <x:c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>42654</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>478402</x:v>
+        <x:v>594994</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
-      <x:c r="E72" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>68</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>601355</x:v>
+        <x:v>594995</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H73" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>547296</x:v>
+        <x:v>583809</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>601570</x:v>
+        <x:v>607946</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>37890</x:v>
+        <x:v>31966</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>42654</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>601799</x:v>
+        <x:v>478402</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>607808</x:v>
+        <x:v>601355</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>611254</x:v>
+        <x:v>547296</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>552244</x:v>
+        <x:v>601570</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>105</x:v>
-[...2 lines deleted...]
-        <x:v>106</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>549283</x:v>
+        <x:v>601799</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>41</x:v>
-[...1 lines deleted...]
-      <x:c r="H80" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>605559</x:v>
+        <x:v>607808</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>564627</x:v>
+        <x:v>611254</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>558181</x:v>
+        <x:v>552244</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>36133</x:v>
+        <x:v>37890</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
+      <x:c r="E83" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>15479</x:v>
+        <x:v>42654</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>527374</x:v>
+        <x:v>549283</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
-      <x:c r="E84" s="14" t="s"/>
+      <x:c r="E84" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>595009</x:v>
+        <x:v>605559</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
+      <x:c r="E85" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>594994</x:v>
+        <x:v>564627</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
-      <x:c r="E86" s="14" t="s"/>
+      <x:c r="E86" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>594995</x:v>
+        <x:v>558181</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>595000</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>595004</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
@@ -6894,76 +6894,76 @@
         <x:v>595011</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>607284</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
@@ -7043,51 +7043,51 @@
       <x:c r="J92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>549774</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7331,54 +7331,54 @@
       <x:c r="I97" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>549481</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7404,93 +7404,93 @@
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>601003</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>595003</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
@@ -7616,63 +7616,63 @@
       <x:c r="I102" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>603640</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37295</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
@@ -7801,51 +7801,51 @@
       <x:c r="M105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>602271</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>81</x:v>
@@ -8088,51 +8088,51 @@
       <x:c r="J110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>599833</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8165,100 +8165,100 @@
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>640170</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>42051</x:v>
+        <x:v>37890</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>42648</x:v>
+        <x:v>42654</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>635331</x:v>
+        <x:v>595009</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>39172</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -8423,111 +8423,111 @@
         <x:v>74</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>641055</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>550565</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
@@ -8611,51 +8611,51 @@
       <x:c r="M119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>601751</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38017</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>107</x:v>
@@ -8690,90 +8690,90 @@
       <x:c r="S120" s="14" t="n">
         <x:v>614692</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>601798</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>81</x:v>
@@ -8808,78 +8808,78 @@
       <x:c r="S122" s="14" t="n">
         <x:v>602188</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>552182</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
@@ -9124,108 +9124,108 @@
       <x:c r="I128" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>12516</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>592076</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>594996</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>34927</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
@@ -9289,51 +9289,51 @@
       <x:c r="I131" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>13168</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>592550</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
@@ -9648,51 +9648,51 @@
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>576100</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>41108</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>30</x:v>
@@ -9875,844 +9875,843 @@
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>606269</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>333</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>615774</x:v>
+        <x:v>589716</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>41771</x:v>
+        <x:v>37295</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>207</x:v>
-[...2 lines deleted...]
-        <x:v>208</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>42625</x:v>
+        <x:v>42648</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>640469</x:v>
+        <x:v>628624</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>37295</x:v>
+        <x:v>37890</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>328</x:v>
-[...1 lines deleted...]
-      <x:c r="H144" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>42648</x:v>
+        <x:v>42654</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>628624</x:v>
+        <x:v>554775</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>554775</x:v>
+        <x:v>608088</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>341</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>37890</x:v>
+        <x:v>38491</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>42654</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>608088</x:v>
+        <x:v>622093</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>38491</x:v>
+        <x:v>37890</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>207</x:v>
-[...2 lines deleted...]
-        <x:v>208</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>42627</x:v>
+        <x:v>42654</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>622093</x:v>
+        <x:v>507665</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>507665</x:v>
+        <x:v>608567</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>543836</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>41108</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>15479</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>630264</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H151" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>608567</x:v>
+        <x:v>582028</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>290</x:v>
-[...1 lines deleted...]
-      <x:c r="H152" s="14" t="s"/>
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s">
+        <x:v>347</x:v>
+      </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>589716</x:v>
+        <x:v>615774</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>39172</x:v>
+        <x:v>41771</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>12516</x:v>
+        <x:v>42625</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>587191</x:v>
+        <x:v>640469</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>37890</x:v>
+        <x:v>39172</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>42654</x:v>
+        <x:v>12516</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>507663</x:v>
+        <x:v>587191</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>582028</x:v>
+        <x:v>507663</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -10787,51 +10786,51 @@
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>545488</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>41108</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
@@ -11009,54 +11008,54 @@
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>633991</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>341</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -11194,194 +11193,194 @@
       <x:c r="R164" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>608089</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>597602</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>543835</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>615762</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>