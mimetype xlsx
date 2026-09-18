--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -1523,86 +1523,86 @@
   <x:si>
     <x:t>07/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ifad Hestia</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Nelson Mandela</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Métiers Emile Zola</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Professionnel et Technologique LES CHENES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel et Technologique Les Chênes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP A Beau de Rochas</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diplôme d'État d'aide-soignant (plateforme cursus partiel Bac pro ASSP et SAPAT)</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Professionnel et Technologique LES CHENES</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Institut de formation aux professions paramédicales - Centre hospitalier universitaire de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Croix-Rouge Compétence PACA et Corse (IFSI-IFAS) - site d'Ollioules</x:t>
   </x:si>
   <x:si>
     <x:t>Croix-Rouge Compétence Provence-Alpes-Côte d'Azur et Corse (IFSI - IFAS) - Site d'Ollioules</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de formation en soins infirmiers - Institut de formation d'aides-soignants - Institut de formation d'auxiliaires de puéricultures du GCSPA de Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13658</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>IFSI Saint-Jacques</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
@@ -1628,50 +1628,62 @@
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>LP La Providence</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée La Providence</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ch Mongrand</x:t>
   </x:si>
   <x:si>
     <x:t>13110</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Adam de Craponne</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
+    <x:t>Assitant en soins gérontologiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent contractuel de la fonction publique , Agent de la fonction publique , Agent de la fonction publique hospitalière , Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dermopigmentation</x:t>
   </x:si>
   <x:si>
     <x:t>Biotic Phocéa</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Art corporel</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2022 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2033 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DESU Pharmacie clinique et lien ville hôpital appliqué au parcours de soins en oncologie et gériatrie</x:t>
   </x:si>
   <x:si>
     <x:t>IFPVPS</x:t>
   </x:si>
   <x:si>
     <x:t>Croix-Rouge Compétence PACA et Corse (IFSI-IFAS) - site de Nice</x:t>
@@ -1691,117 +1703,105 @@
   <x:si>
     <x:t>83175</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Caucadis</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'Etat d'accompagnant éducatif et social</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/03/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Hospitalier de Martigues</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Hospitalier Universitaire de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>CHU</x:t>
   </x:si>
   <x:si>
     <x:t>06009</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Collège Albert Camus</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
-    <x:t>Assitant en soins gérontologiques</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA GARDE</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -16219,2157 +16219,2157 @@
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>604392</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>40692</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
-      <x:c r="E238" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E238" s="14" t="s"/>
+      <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>629093</x:v>
+        <x:v>588055</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
-        <x:v>40692</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
-      <x:c r="E239" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>175</x:v>
-[...2 lines deleted...]
-        <x:v>75</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>629094</x:v>
+        <x:v>596337</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>40692</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
-      <x:c r="E240" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E240" s="14" t="s"/>
+      <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>27</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>588001</x:v>
+        <x:v>596342</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
-      <x:c r="E241" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>307</x:v>
-[...2 lines deleted...]
-        <x:v>308</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>576378</x:v>
+        <x:v>596357</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>42423</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
-      <x:c r="E242" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E242" s="14" t="s"/>
+      <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>578489</x:v>
+        <x:v>596362</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>42423</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
-      <x:c r="E243" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>575895</x:v>
+        <x:v>578448</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>42423</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
-      <x:c r="E244" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E244" s="14" t="s"/>
+      <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>634905</x:v>
+        <x:v>575996</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>42423</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>576252</x:v>
+        <x:v>629093</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G246" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
-        <x:v>27</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>27</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>640897</x:v>
+        <x:v>629094</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H247" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>629883</x:v>
+        <x:v>588001</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G248" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>629890</x:v>
+        <x:v>576378</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
-        <x:v>40692</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>629964</x:v>
+        <x:v>578489</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
-        <x:v>40692</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G250" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>629972</x:v>
+        <x:v>575895</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
-        <x:v>40692</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>68</x:v>
-[...2 lines deleted...]
-        <x:v>69</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>630024</x:v>
+        <x:v>634905</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G252" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
-        <x:v>27</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>27</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>630646</x:v>
+        <x:v>576252</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>36004</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F253" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>599080</x:v>
+        <x:v>640897</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
-        <x:v>58</x:v>
-[...1 lines deleted...]
-      <x:c r="F254" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F254" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G254" s="14" t="s">
-        <x:v>121</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>630246</x:v>
+        <x:v>629883</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F255" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>630247</x:v>
+        <x:v>629890</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
-        <x:v>58</x:v>
-[...1 lines deleted...]
-      <x:c r="F256" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F256" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G256" s="14" t="s">
-        <x:v>59</x:v>
-[...1 lines deleted...]
-      <x:c r="H256" s="14" t="s"/>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H256" s="14" t="s">
+        <x:v>308</x:v>
+      </x:c>
       <x:c r="I256" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>606989</x:v>
+        <x:v>629964</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F257" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>583229</x:v>
+        <x:v>629972</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
-        <x:v>58</x:v>
-[...1 lines deleted...]
-      <x:c r="F258" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F258" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G258" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>583252</x:v>
+        <x:v>630024</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
-        <x:v>40692</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F259" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>583341</x:v>
+        <x:v>630646</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
-        <x:v>37231</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>556846</x:v>
+        <x:v>599080</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>606054</x:v>
+        <x:v>630246</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>171</x:v>
-[...1 lines deleted...]
-      <x:c r="H262" s="14" t="s"/>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H262" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
       <x:c r="I262" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>617403</x:v>
+        <x:v>630247</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
-        <x:v>40692</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>617411</x:v>
+        <x:v>606989</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>37231</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>507264</x:v>
+        <x:v>583229</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>37231</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H265" s="0" t="s">
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>602628</x:v>
+        <x:v>583252</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
-      <x:c r="E266" s="14" t="s"/>
+      <x:c r="E266" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>588055</x:v>
+        <x:v>583341</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
-        <x:v>36004</x:v>
+        <x:v>37231</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
+      <x:c r="E267" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="H267" s="0" t="s">
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>596337</x:v>
+        <x:v>556846</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
-      <x:c r="E268" s="14" t="s"/>
+      <x:c r="E268" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>493</x:v>
-[...1 lines deleted...]
-      <x:c r="H268" s="14" t="s"/>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H268" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
       <x:c r="I268" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>596342</x:v>
+        <x:v>606054</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>40692</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
+      <x:c r="E269" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>596357</x:v>
+        <x:v>617403</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
-      <x:c r="E270" s="14" t="s"/>
+      <x:c r="E270" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>495</x:v>
-[...1 lines deleted...]
-      <x:c r="H270" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H270" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I270" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>596362</x:v>
+        <x:v>617411</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
-        <x:v>36004</x:v>
+        <x:v>37231</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
+      <x:c r="E271" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="G271" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>578448</x:v>
+        <x:v>507264</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>37231</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
-      <x:c r="E272" s="14" t="s"/>
+      <x:c r="E272" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>575996</x:v>
+        <x:v>602628</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -18673,75 +18673,75 @@
       <x:c r="R278" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>627910</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>37231</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>596521</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
@@ -18942,1550 +18942,1504 @@
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>596551</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>519</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C284" s="15" t="n">
+        <x:v>36004</x:v>
+      </x:c>
+      <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>42034</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>418863</x:v>
+        <x:v>633172</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>525</x:v>
-[...1 lines deleted...]
-      <x:c r="C285" s="3" t="s"/>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C285" s="3" t="n">
+        <x:v>36004</x:v>
+      </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J285" s="0" t="s">
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
-        <x:v>43412</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>589586</x:v>
+        <x:v>587254</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>40692</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>596381</x:v>
+        <x:v>633174</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
-        <x:v>40692</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>596388</x:v>
+        <x:v>609808</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>596391</x:v>
+        <x:v>596356</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>247</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H289" s="0" t="s">
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>532</x:v>
-[...2 lines deleted...]
-        <x:v>28</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>596530</x:v>
+        <x:v>633409</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>247</x:v>
-[...4 lines deleted...]
-      <x:c r="D290" s="15" t="s"/>
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="C290" s="15" t="s"/>
+      <x:c r="D290" s="15" t="n">
+        <x:v>3334</x:v>
+      </x:c>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>42034</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>596545</x:v>
+        <x:v>418863</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>536</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
-      <x:c r="E291" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G291" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H291" s="0" t="s">
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>357</x:v>
-[...2 lines deleted...]
-        <x:v>192</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>43412</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>620819</x:v>
+        <x:v>589586</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>537</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
-      <x:c r="E292" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E292" s="14" t="s"/>
+      <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>639510</x:v>
+        <x:v>596381</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>539</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
-        <x:v>42423</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
-      <x:c r="E293" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G293" s="0" t="s">
-        <x:v>203</x:v>
-[...2 lines deleted...]
-        <x:v>204</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>630403</x:v>
+        <x:v>596388</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>540</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
-        <x:v>42423</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
-      <x:c r="E294" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E294" s="14" t="s"/>
+      <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>203</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>630405</x:v>
+        <x:v>596391</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
-        <x:v>40692</x:v>
+        <x:v>37231</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
-      <x:c r="E295" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>631144</x:v>
+        <x:v>596530</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
-        <x:v>42423</x:v>
+        <x:v>37231</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
-      <x:c r="E296" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E296" s="14" t="s"/>
+      <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>196</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>635452</x:v>
+        <x:v>596545</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>575906</x:v>
+        <x:v>620819</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G298" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>630520</x:v>
+        <x:v>639510</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
-      <x:c r="E299" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>541</x:v>
-[...2 lines deleted...]
-        <x:v>75</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>629802</x:v>
+        <x:v>617126</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G300" s="14" t="s">
-        <x:v>341</x:v>
-[...1 lines deleted...]
-      <x:c r="H300" s="14" t="s"/>
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H300" s="14" t="s">
+        <x:v>204</x:v>
+      </x:c>
       <x:c r="I300" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>629952</x:v>
+        <x:v>630403</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>633541</x:v>
+        <x:v>630405</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
-        <x:v>42423</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G302" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>633542</x:v>
+        <x:v>631144</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
-        <x:v>40692</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="E303" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>630034</x:v>
+        <x:v>635452</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
-        <x:v>40692</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G304" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>629127</x:v>
+        <x:v>575906</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H305" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>633752</x:v>
+        <x:v>630520</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G306" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>629157</x:v>
+        <x:v>629802</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>539</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
-        <x:v>40692</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>189</x:v>
-[...2 lines deleted...]
-        <x:v>190</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>639076</x:v>
+        <x:v>629952</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G308" s="14" t="s">
-        <x:v>229</x:v>
-[...1 lines deleted...]
-      <x:c r="H308" s="14" t="s"/>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H308" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
       <x:c r="I308" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>640689</x:v>
+        <x:v>633541</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -20498,1440 +20452,1480 @@
       <x:c r="K309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>603440</x:v>
+        <x:v>633542</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
-        <x:v>58</x:v>
-[...1 lines deleted...]
-      <x:c r="F310" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F310" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G310" s="14" t="s">
-        <x:v>59</x:v>
-[...1 lines deleted...]
-      <x:c r="H310" s="14" t="s"/>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H310" s="14" t="s">
+        <x:v>107</x:v>
+      </x:c>
       <x:c r="I310" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>607017</x:v>
+        <x:v>630034</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>37231</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F311" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>314</x:v>
-[...2 lines deleted...]
-        <x:v>315</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>549573</x:v>
+        <x:v>629127</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>37231</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
-        <x:v>58</x:v>
-[...1 lines deleted...]
-      <x:c r="F312" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F312" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G312" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>617059</x:v>
+        <x:v>633752</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F313" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="H313" s="0" t="s">
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>611061</x:v>
+        <x:v>629157</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
-        <x:v>58</x:v>
-[...1 lines deleted...]
-      <x:c r="F314" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F314" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G314" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>629834</x:v>
+        <x:v>639076</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>40692</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F315" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>121</x:v>
-[...2 lines deleted...]
-        <x:v>122</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>629968</x:v>
+        <x:v>640689</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>40692</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
-        <x:v>58</x:v>
-[...1 lines deleted...]
-      <x:c r="F316" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F316" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G316" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I316" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>629175</x:v>
+        <x:v>603440</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>36004</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>368</x:v>
-[...2 lines deleted...]
-        <x:v>369</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>630715</x:v>
+        <x:v>607017</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
-        <x:v>40692</x:v>
+        <x:v>37231</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I318" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>598643</x:v>
+        <x:v>549573</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
-        <x:v>36004</x:v>
+        <x:v>37231</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>604393</x:v>
+        <x:v>617059</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
-      <x:c r="E320" s="14" t="s"/>
+      <x:c r="E320" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>633172</x:v>
+        <x:v>611061</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
-        <x:v>36004</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
+      <x:c r="E321" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>587254</x:v>
+        <x:v>629834</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
-      <x:c r="E322" s="14" t="s"/>
+      <x:c r="E322" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>102</x:v>
-[...1 lines deleted...]
-      <x:c r="H322" s="14" t="s"/>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H322" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
       <x:c r="I322" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>633174</x:v>
+        <x:v>629968</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
+      <x:c r="E323" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="G323" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H323" s="0" t="s">
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>596356</x:v>
+        <x:v>629175</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>551</x:v>
-[...1 lines deleted...]
-      <x:c r="C324" s="15" t="s"/>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C324" s="15" t="n">
+        <x:v>36004</x:v>
+      </x:c>
       <x:c r="D324" s="15" t="s"/>
-      <x:c r="E324" s="14" t="s"/>
+      <x:c r="E324" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="J324" s="14" t="s"/>
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="J324" s="14" t="s">
+        <x:v>192</x:v>
+      </x:c>
       <x:c r="K324" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>633409</x:v>
+        <x:v>630715</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
-        <x:v>36004</x:v>
+        <x:v>40692</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
+      <x:c r="E325" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="G325" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H325" s="0" t="s">
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>43436</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>609808</x:v>
+        <x:v>598643</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
-        <x:v>40692</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
-      <x:c r="E326" s="14" t="s"/>
+      <x:c r="E326" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>27</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>43436</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>27</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>630480</x:v>
+        <x:v>604393</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>623448</x:v>
+        <x:v>616961</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I328" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>616961</x:v>
+        <x:v>630480</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H329" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>633166</x:v>
+        <x:v>580052</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>585521</x:v>
+        <x:v>633166</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>634219</x:v>
+        <x:v>623453</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>623453</x:v>
+        <x:v>585521</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>580052</x:v>
+        <x:v>634219</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -21974,814 +21968,814 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>617126</x:v>
+        <x:v>617127</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>617127</x:v>
+        <x:v>580055</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H337" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>580055</x:v>
+        <x:v>603742</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I338" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>603742</x:v>
+        <x:v>611980</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>611980</x:v>
+        <x:v>585522</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>171</x:v>
-[...1 lines deleted...]
-      <x:c r="H340" s="14" t="s"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H340" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="I340" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>585522</x:v>
+        <x:v>616362</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>616362</x:v>
+        <x:v>625334</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="H342" s="14" t="s"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H342" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="I342" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>625334</x:v>
+        <x:v>580051</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>580051</x:v>
+        <x:v>580057</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>171</x:v>
-[...1 lines deleted...]
-      <x:c r="H344" s="14" t="s"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H344" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="I344" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>580057</x:v>
+        <x:v>582018</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>582018</x:v>
+        <x:v>623454</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>623454</x:v>
+        <x:v>633165</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H347" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>633165</x:v>
+        <x:v>616962</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I348" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>616962</x:v>
+        <x:v>623448</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>