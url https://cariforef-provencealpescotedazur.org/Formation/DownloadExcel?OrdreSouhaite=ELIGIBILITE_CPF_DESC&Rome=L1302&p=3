--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -344,71 +344,71 @@
   <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours arts de la scène</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention direction de projets ou établissements culturels parcours management et droit des organisations et des manifestations culturelles</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut de Management Public et Gouvernance Territoriale</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention arts parcours médiation culturelle des arts</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chef de projets audiovisuels</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention arts parcours médiation culturelle des arts</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention arts du spectacle</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comprendre le cycle de paye des intermittents du spectacle</x:t>
   </x:si>
   <x:si>
     <x:t>Arsud - L'outil des Arts et du Spectacle</x:t>
@@ -668,50 +668,80 @@
   <x:si>
     <x:t>Lycée Bristol</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE (UFR MANAGT PU GOUV TERRITORIAL AIX MARSEILLE)</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de production audiovisuelle</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
+    <x:t>Produire et financer un film indépendant : Les secrets pour réussir</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adastra Films</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Public sans emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpes Développement Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor Acting (3IS)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut international de l'image et du son - Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Institut international de l'image et du son - 3IS Avignon</x:t>
@@ -740,62 +770,50 @@
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Produire et financer un film indépendant : Les secrets pour réussir</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP G Poinso-Chapuis</x:t>
   </x:si>
   <x:si>
     <x:t>13272</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>Les Ateliers de l'Image et du Son - AIS formation</x:t>
   </x:si>
   <x:si>
     <x:t>Caster les personnages d'un documentaire</x:t>
   </x:si>
   <x:si>
     <x:t>Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Produire, administrer diffuser son spectacle vivant - Devenir stratège de sa propre carrière</x:t>
@@ -834,68 +852,50 @@
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maîtriser les outils de gestion financière pour piloter et développer sa structure</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Scénaristes et réalisateurs : stratégies pour convaincre un producteur ou autoproduire ses films</x:t>
   </x:si>
   <x:si>
     <x:t>Réalisateur monteur</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier|La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère pro cinema</x:t>
   </x:si>
   <x:si>
     <x:t>Cinéma</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Movie Magic Budgeting (MMB)</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention humanités et industries créatives</x:t>
   </x:si>
   <x:si>
     <x:t>CPAG</x:t>
   </x:si>
@@ -2903,216 +2903,216 @@
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>632988</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>640084</x:v>
+        <x:v>575797</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>39107</x:v>
+        <x:v>40465</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>45066</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>606232</x:v>
+        <x:v>640084</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>40465</x:v>
+        <x:v>39107</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>45066</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>575797</x:v>
+        <x:v>606232</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>40470</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4440,84 +4440,84 @@
       <x:c r="S54" s="14" t="n">
         <x:v>567924</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39107</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>611042</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39294</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
@@ -4650,1520 +4650,1517 @@
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>595764</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>118</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>199</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>45066</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>592797</x:v>
+        <x:v>606828</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>39404</x:v>
+        <x:v>37019</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
-      <x:c r="E60" s="14" t="s"/>
+      <x:c r="E60" s="14" t="s">
+        <x:v>167</x:v>
+      </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="H60" s="14" t="s"/>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s">
+        <x:v>205</x:v>
+      </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>592095</x:v>
+        <x:v>549140</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>39404</x:v>
+        <x:v>40465</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>46236</x:v>
+        <x:v>45066</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>592097</x:v>
+        <x:v>592797</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>592098</x:v>
+        <x:v>592095</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>204</x:v>
-[...1 lines deleted...]
-      <x:c r="C63" s="3" t="s"/>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C63" s="3" t="n">
+        <x:v>39404</x:v>
+      </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="J63" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>45004</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>632407</x:v>
+        <x:v>592097</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>41113</x:v>
+        <x:v>39404</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>45052</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>627875</x:v>
+        <x:v>592098</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>210</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
-      <x:c r="E65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>211</x:v>
-[...2 lines deleted...]
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>213</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>45052</x:v>
+        <x:v>45004</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>640587</x:v>
+        <x:v>632407</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>165</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>41113</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>211</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>45052</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>600979</x:v>
+        <x:v>627875</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>40470</x:v>
+        <x:v>41113</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
+      <x:c r="E67" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H67" s="0" t="s">
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>45004</x:v>
+        <x:v>45052</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>592522</x:v>
+        <x:v>640587</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>37019</x:v>
+        <x:v>41113</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>219</x:v>
-[...1 lines deleted...]
-      <x:c r="H68" s="14" t="s"/>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s">
+        <x:v>222</x:v>
+      </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>46244</x:v>
+        <x:v>45052</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>603553</x:v>
+        <x:v>600979</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>152</x:v>
-[...1 lines deleted...]
-      <x:c r="C69" s="3" t="s"/>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C69" s="3" t="n">
+        <x:v>40470</x:v>
+      </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="J69" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>46244</x:v>
+        <x:v>45004</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>638343</x:v>
+        <x:v>592522</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37019</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>550665</x:v>
+        <x:v>603553</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>632892</x:v>
+        <x:v>638343</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37019</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
-      <x:c r="E72" s="14" t="s"/>
+      <x:c r="E72" s="14" t="s">
+        <x:v>167</x:v>
+      </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>595765</x:v>
+        <x:v>550665</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>73</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>75</x:v>
-[...2 lines deleted...]
-        <x:v>76</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>595767</x:v>
+        <x:v>632892</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>233</x:v>
-[...1 lines deleted...]
-      <x:c r="C74" s="15" t="s"/>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C74" s="15" t="n">
+        <x:v>37019</x:v>
+      </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>184</x:v>
-[...1 lines deleted...]
-      <x:c r="J74" s="14" t="s"/>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="J74" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>615407</x:v>
+        <x:v>595765</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37019</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
-      <x:c r="E75" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>546508</x:v>
+        <x:v>595767</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>575798</x:v>
+        <x:v>615407</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>41502</x:v>
+        <x:v>37019</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
+      <x:c r="E77" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>615909</x:v>
+        <x:v>546508</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>235</x:v>
-[...1 lines deleted...]
-      <x:c r="C78" s="15" t="s"/>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C78" s="15" t="n">
+        <x:v>34838</x:v>
+      </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>236</x:v>
-[...1 lines deleted...]
-      <x:c r="H78" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>237</x:v>
-[...1 lines deleted...]
-      <x:c r="J78" s="14" t="s"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J78" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>45052</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>634243</x:v>
+        <x:v>575798</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="C79" s="3" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C79" s="3" t="n">
+        <x:v>41502</x:v>
+      </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="J79" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>45052</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>625400</x:v>
+        <x:v>615909</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>15214</x:v>
+        <x:v>45052</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="P80" s="14" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="Q80" s="16" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="R80" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="S80" s="14" t="n">
+        <x:v>634243</x:v>
+      </x:c>
+      <x:c r="T80" s="16" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="U80" s="16" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>32096</x:v>
+        <x:v>45052</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>635173</x:v>
+        <x:v>625400</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>45052</x:v>
+        <x:v>15214</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>584675</x:v>
+        <x:v>612216</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>251</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>220</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>46244</x:v>
+        <x:v>32096</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>551461</x:v>
+        <x:v>635173</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>46244</x:v>
+        <x:v>45052</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>606828</x:v>
+        <x:v>584675</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>37019</x:v>
+        <x:v>36901</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
-      <x:c r="E85" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>256</x:v>
-[...2 lines deleted...]
-        <x:v>257</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="S85" s="0" t="n">
+        <x:v>551461</x:v>
+      </x:c>
+      <x:c r="T85" s="4" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
@@ -6295,75 +6292,75 @@
       <x:c r="S88" s="14" t="n">
         <x:v>634789</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>41079</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>595417</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>39294</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>