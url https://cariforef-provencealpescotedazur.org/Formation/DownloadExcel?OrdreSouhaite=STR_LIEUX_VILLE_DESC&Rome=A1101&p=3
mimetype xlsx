--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -350,69 +350,69 @@
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>LA BASTIDE-DES-JOURDANS</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation pilote de machines de bûcheronnage (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BP option responsable de chantiers de bûcheronnage manuel et de sylviculture (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sylviculture</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maintenance préventive et corrective d'un matériel roulant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conjoint collaborateur d'exploitant agricole , Exploitant agricole, salarié agricole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Régler les outils de travail du sol en viticulture</x:t>
   </x:si>
   <x:si>
-    <x:t>Conjoint collaborateur d'exploitant agricole , Exploitant agricole, salarié agricole</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Association Départementale pour la Formation et le Perfectionnement des Agriculteurs des Hautes Alpes</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation travaux mécanisés de génie écologique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aménagement gestion rivière</x:t>
   </x:si>
@@ -2268,122 +2268,122 @@
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>21055</x:v>
+        <x:v>21011</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>635204</x:v>
+        <x:v>635225</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>21011</x:v>
+        <x:v>21055</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>635225</x:v>
+        <x:v>635204</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38073</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>