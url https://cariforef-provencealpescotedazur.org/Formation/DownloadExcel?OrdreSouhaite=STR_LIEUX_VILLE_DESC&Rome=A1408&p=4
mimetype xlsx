--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -239,83 +239,83 @@
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Elevage félin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoopro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Élevage éducation canin félin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Intervenant en médiation animale</x:t>
   </x:si>
   <x:si>
-    <x:t>Zoopro</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>01/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Elevage félin</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Massage canin et félin</x:t>
   </x:si>
   <x:si>
     <x:t>Elevage canin</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Soigneur animalier</x:t>
   </x:si>
   <x:si>
     <x:t>Comportementaliste animalier</x:t>
   </x:si>
   <x:si>
     <x:t>Educateur canin</x:t>
   </x:si>
   <x:si>
     <x:t>Élevage canin et félin</x:t>
@@ -434,135 +434,135 @@
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pet Sitter</x:t>
   </x:si>
   <x:si>
     <x:t>Snob Dog Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13382</x:t>
   </x:si>
   <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soins énergétiques des animaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Lycée Thiers</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Auxiliaire spécialisé vétérinaire</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut des métiers de la filière animale - institut Bonaparte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médecine vétérinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>IMFA</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>07/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut des métiers de la filière animale - institut Bonaparte</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Auxiliaire spécialisé vétérinaire (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage félin</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hélène Mouls - Canis Wellness</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Massage félin</x:t>
   </x:si>
   <x:si>
     <x:t>CESU application de procédures en expérimentation animale - Niveau A</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Expérimentation animale</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
@@ -1862,51 +1862,51 @@
       <x:c r="K13" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>564295</x:v>
+        <x:v>521278</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>58</x:v>
@@ -1915,51 +1915,51 @@
       <x:c r="K14" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>521278</x:v>
+        <x:v>564295</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>35</x:v>
@@ -1967,107 +1967,107 @@
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>533260</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>564317</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>59</x:v>
@@ -2171,217 +2171,217 @@
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>512132</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>564278</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>564282</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>521301</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
@@ -2940,750 +2940,750 @@
       <x:c r="K34" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>572602</x:v>
+        <x:v>623414</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>572603</x:v>
+        <x:v>623426</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="U35" s="4" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>623414</x:v>
+        <x:v>572603</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>623426</x:v>
+        <x:v>572602</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>12233</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>592949</x:v>
+        <x:v>595476</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>12233</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>595476</x:v>
+        <x:v>592949</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="H40" s="14" t="s">
+      <x:c r="H40" s="14" t="s"/>
+      <x:c r="I40" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="I40" s="16" t="s">
+      <x:c r="J40" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="J40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>636168</x:v>
+        <x:v>635283</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="P41" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="Q41" s="4" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="R41" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="P41" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>635283</x:v>
+        <x:v>635284</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>635284</x:v>
+        <x:v>636168</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J43" s="0" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>607828</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J44" s="14" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="P44" s="14" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="Q44" s="16" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="R44" s="14" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>617417</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>624942</x:v>
+        <x:v>616880</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U45" s="4" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>624957</x:v>
+        <x:v>624942</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U46" s="16" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>616880</x:v>
+        <x:v>624957</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U47" s="4" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>35</x:v>
@@ -3796,81 +3796,81 @@
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>623036</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39155</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -3883,670 +3883,668 @@
       <x:c r="U51" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39155</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>624569</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39155</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>506306</x:v>
+        <x:v>607245</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39155</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s"/>
+      <x:c r="E54" s="14" t="s">
+        <x:v>142</x:v>
+      </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>597550</x:v>
+        <x:v>506306</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39155</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
-      <x:c r="E55" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>176</x:v>
-[...1 lines deleted...]
-      <x:c r="H55" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>607245</x:v>
+        <x:v>597550</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39155</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>607244</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>635285</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J58" s="14" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>607826</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J59" s="0" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>598830</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J60" s="14" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>573915</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J61" s="0" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>581478</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>606169</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
@@ -4650,54 +4648,54 @@
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>631164</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>