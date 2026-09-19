--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -347,173 +347,173 @@
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/06/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ingénieur d'affaires en hautes technologies (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel négociateur technico-commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Négociation grand compte</x:t>
   </x:si>
   <x:si>
-    <x:t>03/30/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement des affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
   </x:si>
   <x:si>
     <x:t>LMF</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel négociateur technico-commercial spécialisation marketing sportif (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aleo Innovation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/13/2027 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Business developer en hautes technologies (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/01/2027 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel négociateur technico-commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
@@ -623,80 +623,80 @@
   <x:si>
     <x:t>Alternance Azur</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Institut du Sport et de la Formation - Sportsup</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Performa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa - Antenne Saint Raphaël</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Performa</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel négociateur technico-commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
@@ -875,242 +875,242 @@
   <x:si>
     <x:t>Négociation commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sipca</x:t>
   </x:si>
   <x:si>
     <x:t>80000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Diploma Sup - Ensao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Sup - Ensao - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Diploma Sup - Ensao</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Manager du développement d'entreprise et commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2027 00:00:00</x:t>
-[...5 lines deleted...]
-    <x:t>IPAG BS</x:t>
+    <x:t>Responsable du développement commercial France et International (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Business Developer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>Digital Business Developer</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>03/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>ESID - Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée du Parc Impérial</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>ESID - Nice</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MORIERES-LES-AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable du développement commercial spécificité développement commercial stratégique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable du développement commercial spécificité développement commercial stratégique (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>11/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial spécificité développement commercial et innovation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial spécificité développement commercial responsable et durable (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
   </x:si>
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
   <x:si>
     <x:t>13333</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
@@ -1235,86 +1235,86 @@
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Attaché commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé d'affaires commerciales (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h13 Marseille - My Business School</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
+    <x:t>Test Bright Anglais "level A"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cpm Development - Wall Street English</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sans niveau spécifique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglais appliqué</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/14/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Test Bright Anglais "level A"</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Manager du développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion relation client</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS commerce international (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
@@ -1325,62 +1325,62 @@
   <x:si>
     <x:t>Adjoint responsable de magasin (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>POEC</x:t>
   </x:si>
   <x:si>
     <x:t>Muse</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'affaires commerciales</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Polyvalent Périer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jeanne Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing (Apprentissage)</x:t>
@@ -1421,62 +1421,62 @@
   <x:si>
     <x:t>Artisan , Commerçant , Exploitant agricole, salarié agricole , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>03/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/03/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Optivalys Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Optivalys Formations - Antenne Marseille</x:t>
@@ -1541,65 +1541,65 @@
   <x:si>
     <x:t>Lycée des Métiers Louis Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en ingénierie d'affaires spécialisation performance marketing et commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
+    <x:t>Neven Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANDELIEU-LA-NAPOULE</x:t>
+  </x:si>
+  <x:si>
     <x:t>A3fa</x:t>
   </x:si>
   <x:si>
-    <x:t>06210</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Neven Education</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Georges Duby</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Commerce International</x:t>
@@ -1646,134 +1646,134 @@
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Valette du Var</x:t>
   </x:si>
   <x:si>
     <x:t>Association Hyères Orientation</x:t>
   </x:si>
   <x:si>
     <x:t>ASSHOR</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionner son accueil et ses techniques de vente</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Nova</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Beaussier</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Coudon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Vip and Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
-    <x:t>LA GARDE</x:t>
-[...2 lines deleted...]
-    <x:t>Vip and Co</x:t>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Univ. de Toulon</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Atout Lingua - Mina Poutier</x:t>
   </x:si>
   <x:si>
     <x:t>83320</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International - Antenne Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Amiral de Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
@@ -2048,102 +2048,102 @@
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial spécialisation Digital Business Developer (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Business developer en hautes technologies spécialisation international (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euridis Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euridis Management - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur d'affaires en hautes technologies spécialisation international business manager (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">ESARC Evolution - ESGVC </x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
-    <x:t>Euridis Management</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Business developer en hautes technologies spécialisation international (Apprentissage)</x:t>
-[...5 lines deleted...]
-    <x:t>Ingénieur d'affaires en hautes technologies spécialisation international business manager (Apprentissage)</x:t>
+    <x:t>Institut Technique et Professionnel Aixois</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'affaires en hautes technologies (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Vente spécialisée</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Skill Up - Edup Business School</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Business developer en hautes technologies spécialisation marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial spécialisation marketing digital et E-Commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>manager développement et performance commerciale</x:t>
   </x:si>
@@ -3727,273 +3727,273 @@
       <x:c r="K18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>629101</x:v>
+        <x:v>617010</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>629107</x:v>
+        <x:v>629101</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>629108</x:v>
+        <x:v>629107</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>607469</x:v>
+        <x:v>629108</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="U21" s="4" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>617010</x:v>
+        <x:v>607469</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -4020,154 +4020,154 @@
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>553370</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>559253</x:v>
+        <x:v>611413</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>611413</x:v>
+        <x:v>559253</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
@@ -4464,658 +4464,659 @@
       <x:c r="K31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>617009</x:v>
+        <x:v>629100</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>617012</x:v>
+        <x:v>629105</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
+      <x:c r="E33" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>629100</x:v>
+        <x:v>600729</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>629105</x:v>
+        <x:v>613357</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
-      <x:c r="E35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>600729</x:v>
+        <x:v>617013</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>40607</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>608935</x:v>
+        <x:v>629113</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>613357</x:v>
+        <x:v>567943</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>617013</x:v>
+        <x:v>624447</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="U38" s="16" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>629113</x:v>
+        <x:v>617009</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>567943</x:v>
+        <x:v>617012</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
+      <x:c r="E41" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>624447</x:v>
+        <x:v>608935</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>532737</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
@@ -5128,51 +5129,51 @@
       <x:c r="E43" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>557587</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
@@ -5202,51 +5203,51 @@
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>608951</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -5370,51 +5371,51 @@
       <x:c r="M47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>613354</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -5535,105 +5536,105 @@
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>629103</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>629104</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -5646,51 +5647,51 @@
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>629109</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -5865,51 +5866,51 @@
       <x:c r="L56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>13209</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>614423</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -5986,51 +5987,51 @@
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>601958</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -6046,157 +6047,157 @@
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>601959</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>601975</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>546953</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
@@ -6341,111 +6342,111 @@
       <x:c r="L64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>614409</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>601974</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>146</x:v>
@@ -6530,84 +6531,84 @@
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>551864</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>551950</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
@@ -6731,348 +6732,348 @@
       <x:c r="E71" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>572618</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>553767</x:v>
+        <x:v>599551</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>599551</x:v>
+        <x:v>599552</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>599552</x:v>
+        <x:v>553767</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="U74" s="16" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="R75" s="0" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>588106</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>552957</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>146</x:v>
@@ -7080,108 +7081,108 @@
       <x:c r="I77" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34593</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>640881</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="R78" s="14" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>588104</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -7227,75 +7228,75 @@
       <x:c r="T79" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>620393</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
@@ -7601,51 +7602,51 @@
       <x:c r="L86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>620134</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>41621</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -8058,51 +8059,51 @@
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>607327</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
@@ -8115,66 +8116,66 @@
       <x:c r="E95" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>607485</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>35800</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
@@ -8411,51 +8412,51 @@
       <x:c r="L100" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>640777</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
@@ -8479,1070 +8480,1069 @@
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>513715</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>144</x:v>
-[...1 lines deleted...]
-      <x:c r="C102" s="15" t="s"/>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C102" s="15" t="n">
+        <x:v>41759</x:v>
+      </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s"/>
+      <x:c r="E102" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="J102" s="14" t="s"/>
+      <x:c r="J102" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>34593</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>639551</x:v>
+        <x:v>603597</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>41759</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
+      <x:c r="E103" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>34254</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>618878</x:v>
+        <x:v>606978</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>603597</x:v>
+        <x:v>596034</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>38505</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H105" s="0" t="s">
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>606978</x:v>
+        <x:v>640157</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>281</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>282</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>147</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>34593</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>608526</x:v>
+        <x:v>639551</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
-      <x:c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>163</x:v>
-[...2 lines deleted...]
-        <x:v>164</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>640157</x:v>
+        <x:v>618878</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>41759</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
-      <x:c r="E108" s="14" t="s"/>
+      <x:c r="E108" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>34254</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>596034</x:v>
+        <x:v>608526</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>553769</x:v>
+        <x:v>547467</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>175</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>147</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34593</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>641265</x:v>
+        <x:v>637727</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>41759</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>290</x:v>
-[...2 lines deleted...]
-        <x:v>291</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>34254</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>602730</x:v>
+        <x:v>553769</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>35800</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>290</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>34254</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>549095</x:v>
+        <x:v>641265</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>294</x:v>
-[...1 lines deleted...]
-      <x:c r="C113" s="3" t="s"/>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="n">
+        <x:v>41759</x:v>
+      </x:c>
       <x:c r="D113" s="3" t="s"/>
+      <x:c r="E113" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="J113" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>34593</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>637727</x:v>
+        <x:v>602730</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>35150</x:v>
+        <x:v>35800</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>276</x:v>
-[...1 lines deleted...]
-      <x:c r="H114" s="14" t="s"/>
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s">
+        <x:v>298</x:v>
+      </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>547467</x:v>
+        <x:v>549095</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>34593</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>628003</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>35800</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>34254</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>571086</x:v>
+        <x:v>600717</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>35800</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>302</x:v>
-[...2 lines deleted...]
-        <x:v>303</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>549605</x:v>
+        <x:v>571086</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>144</x:v>
-[...1 lines deleted...]
-      <x:c r="C118" s="15" t="s"/>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C118" s="15" t="n">
+        <x:v>39063</x:v>
+      </x:c>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s"/>
+      <x:c r="E118" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>268</x:v>
-[...1 lines deleted...]
-      <x:c r="H118" s="14" t="s"/>
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s">
+        <x:v>303</x:v>
+      </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>269</x:v>
-[...1 lines deleted...]
-      <x:c r="J118" s="14" t="s"/>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="J118" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>34593</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>639552</x:v>
+        <x:v>549605</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>122</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
-      <x:c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>124</x:v>
-[...2 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34593</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>600717</x:v>
+        <x:v>639552</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -9573,54 +9573,54 @@
       <x:c r="S120" s="14" t="n">
         <x:v>632398</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
@@ -9679,509 +9679,507 @@
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>552300</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>41759</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
+      <x:c r="E123" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H123" s="0" t="s">
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>34254</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>596043</x:v>
+        <x:v>608487</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>197</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
-      <x:c r="E124" s="14" t="s"/>
+      <x:c r="E124" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>309</x:v>
-[...1 lines deleted...]
-      <x:c r="H124" s="14" t="s"/>
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="H124" s="14" t="s">
+        <x:v>298</x:v>
+      </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>632490</x:v>
+        <x:v>602727</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>290</x:v>
-[...2 lines deleted...]
-        <x:v>291</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>602727</x:v>
+        <x:v>607301</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>607301</x:v>
+        <x:v>607320</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
-      <x:c r="E127" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>607320</x:v>
+        <x:v>596053</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>596053</x:v>
+        <x:v>596043</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
-      <x:c r="E129" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>282</x:v>
-[...2 lines deleted...]
-        <x:v>283</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>608487</x:v>
+        <x:v>632490</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q130" s="16" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>553768</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -10326,206 +10324,206 @@
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>602829</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q134" s="16" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>600735</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="I135" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q135" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>600738</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q136" s="16" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>600740</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
@@ -10550,164 +10548,164 @@
       <x:c r="M137" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>552065</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>599903</x:v>
+        <x:v>553123</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>38505</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>553123</x:v>
+        <x:v>599903</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
@@ -10782,107 +10780,107 @@
       <x:c r="M141" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>553120</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>599940</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
@@ -10898,51 +10896,51 @@
       <x:c r="M143" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>553122</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>338</x:v>
@@ -11001,51 +10999,51 @@
       <x:c r="G145" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>599335</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
@@ -12307,266 +12305,266 @@
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>592195</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>123</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>240</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>600733</x:v>
+        <x:v>609201</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>15214</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="P169" s="0" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>576531</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>397</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q170" s="16" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="R170" s="14" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="S170" s="14" t="n">
+        <x:v>600733</x:v>
+      </x:c>
+      <x:c r="T170" s="16" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="U170" s="16" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>607674</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>35800</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
@@ -12581,51 +12579,51 @@
       <x:c r="J172" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>556945</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>35800</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
@@ -12638,108 +12636,108 @@
       <x:c r="J173" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>556946</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>597478</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
@@ -12752,51 +12750,51 @@
       <x:c r="J175" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>629737</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s">
         <x:v>412</x:v>
@@ -12809,105 +12807,105 @@
         <x:v>201</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>633567</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>591884</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
@@ -12920,51 +12918,51 @@
       <x:c r="J178" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>596052</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>35800</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -12980,354 +12978,354 @@
       <x:c r="J179" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>549278</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>607667</x:v>
+        <x:v>611239</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>607675</x:v>
+        <x:v>556643</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>41759</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>34254</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>611239</x:v>
+        <x:v>607667</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>556643</x:v>
+        <x:v>607675</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>547691</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -13343,51 +13341,51 @@
       <x:c r="J185" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>600973</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -13908,51 +13906,51 @@
       <x:c r="E195" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>640292</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
@@ -13977,315 +13975,315 @@
       <x:c r="K196" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>629931</x:v>
+        <x:v>622629</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="U196" s="16" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>622629</x:v>
+        <x:v>617730</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>617730</x:v>
+        <x:v>617731</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>629932</x:v>
+        <x:v>629931</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>617731</x:v>
+        <x:v>629932</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>598721</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
@@ -14300,219 +14298,219 @@
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>600061</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>600062</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>609625</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>583303</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
@@ -14527,66 +14525,66 @@
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>640291</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
@@ -14599,51 +14597,51 @@
       <x:c r="L207" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>640273</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
@@ -14712,54 +14710,54 @@
       <x:c r="L209" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>622630</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -14769,54 +14767,54 @@
       <x:c r="L210" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>622631</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -14896,322 +14894,321 @@
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>602694</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>617729</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>629917</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>629918</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
-      <x:c r="E216" s="14" t="s"/>
+      <x:c r="E216" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>583304</x:v>
+        <x:v>600041</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
-      <x:c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>600041</x:v>
+        <x:v>583304</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>375</x:v>
@@ -15225,51 +15222,51 @@
       <x:c r="L218" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>602433</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
@@ -15288,141 +15285,141 @@
       <x:c r="M219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>554359</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>34593</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>637722</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>34593</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>627996</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
@@ -15448,54 +15445,54 @@
       <x:c r="L222" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>602513</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
@@ -15665,51 +15662,51 @@
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>602664</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
@@ -15722,69 +15719,69 @@
       <x:c r="E227" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>602663</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
@@ -15796,108 +15793,108 @@
       <x:c r="L228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>599902</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>599941</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
@@ -16041,608 +16038,608 @@
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>551894</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>640983</x:v>
+        <x:v>550544</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>602010</x:v>
+        <x:v>640983</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>38583</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>550544</x:v>
+        <x:v>602010</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>547013</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>602019</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>599240</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>599243</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>640984</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>602011</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>602023</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
@@ -17078,51 +17075,51 @@
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>608132</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>26</x:v>
@@ -17138,82 +17135,82 @@
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>607695</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>615335</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
@@ -17361,51 +17358,51 @@
       <x:c r="M255" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>622566</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>201</x:v>
@@ -17487,97 +17484,97 @@
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>625317</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>638156</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -17631,66 +17628,66 @@
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>609208</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
@@ -17750,66 +17747,66 @@
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>640509</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>524</x:v>
@@ -17861,183 +17858,183 @@
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>567806</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>609199</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>635412</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
@@ -18053,227 +18050,226 @@
       <x:c r="L267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>556609</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>512</x:v>
-[...1 lines deleted...]
-      <x:c r="H268" s="14" t="s"/>
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="H268" s="14" t="s">
+        <x:v>401</x:v>
+      </x:c>
       <x:c r="I268" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>638155</x:v>
+        <x:v>622386</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>519</x:v>
-[...2 lines deleted...]
-        <x:v>520</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>625319</x:v>
+        <x:v>638155</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>622386</x:v>
+        <x:v>625319</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>27</x:v>
@@ -18522,428 +18518,428 @@
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>596045</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>41757</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>601833</x:v>
+        <x:v>605458</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>605458</x:v>
+        <x:v>601833</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>41621</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
-      <x:c r="E278" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>641290</x:v>
+        <x:v>596754</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>41621</x:v>
+        <x:v>41622</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>34024</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>596754</x:v>
+        <x:v>596759</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
-        <x:v>41622</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
-      <x:c r="E280" s="14" t="s"/>
+      <x:c r="E280" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>34024</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>596759</x:v>
+        <x:v>641290</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>605459</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>41624</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>596766</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
@@ -18956,164 +18952,164 @@
       <x:c r="G283" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>601825</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>35800</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>552231</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>41625</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>596768</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
@@ -19248,313 +19244,313 @@
       <x:c r="G288" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>549766</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="S289" s="0" t="n">
+        <x:v>601385</x:v>
+      </x:c>
+      <x:c r="T289" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="S289" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T289" s="4" t="s">
+      <x:c r="U289" s="4" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>601385</x:v>
+        <x:v>549765</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="S291" s="0" t="n">
+        <x:v>601384</x:v>
+      </x:c>
+      <x:c r="T291" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="S291" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>15214</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>628700</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>34085</x:v>
@@ -19892,54 +19888,54 @@
       <x:c r="L299" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>34593</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>640880</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -20125,51 +20121,51 @@
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>552298</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
@@ -20178,111 +20174,111 @@
       <x:c r="M304" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>607721</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>609202</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>35800</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
@@ -20410,51 +20406,51 @@
       <x:c r="L308" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>602620</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
@@ -20534,96 +20530,96 @@
       <x:c r="M310" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>607727</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>35800</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>545311</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
@@ -20736,108 +20732,108 @@
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>549551</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>620668</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
@@ -21284,54 +21280,54 @@
         <x:v>624487</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
@@ -21339,202 +21335,202 @@
         <x:v>601</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>555839</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>34593</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>639550</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
-        <x:v>39354</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>608527</x:v>
+        <x:v>608486</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>608486</x:v>
+        <x:v>608527</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>251</x:v>
@@ -21653,66 +21649,66 @@
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>628453</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -21725,223 +21721,223 @@
       <x:c r="L331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>628429</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>608981</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>613761</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>608653</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -22110,100 +22106,100 @@
       <x:c r="L338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>15078</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>613713</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>613716</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
@@ -22440,136 +22436,136 @@
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>578835</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>578851</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>632721</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
@@ -22594,220 +22590,219 @@
       <x:c r="L347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>611866</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
-      <x:c r="E348" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>615</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>615</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>608654</x:v>
+        <x:v>632698</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>623</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="J349" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>632698</x:v>
+        <x:v>613709</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>619</x:v>
-[...1 lines deleted...]
-      <x:c r="C350" s="15" t="s"/>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C350" s="15" t="n">
+        <x:v>39063</x:v>
+      </x:c>
       <x:c r="D350" s="15" t="s"/>
-      <x:c r="E350" s="14" t="s"/>
+      <x:c r="E350" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="J350" s="14" t="s"/>
+      <x:c r="J350" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="K350" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>34582</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>613709</x:v>
+        <x:v>608654</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -22817,51 +22812,51 @@
       <x:c r="L351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>608679</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>41621</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
@@ -22895,208 +22890,208 @@
       <x:c r="S352" s="14" t="n">
         <x:v>596753</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>641296</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>35800</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I354" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>34254</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>549208</x:v>
+        <x:v>609622</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>38505</x:v>
+        <x:v>35800</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>609622</x:v>
+        <x:v>549208</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -23151,194 +23146,192 @@
       <x:c r="E357" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>623595</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
-        <x:v>41759</x:v>
+        <x:v>35164</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
-      <x:c r="E358" s="14" t="s"/>
+      <x:c r="E358" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>633</x:v>
-[...1 lines deleted...]
-      <x:c r="H358" s="14" t="s"/>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H358" s="14" t="s">
+        <x:v>220</x:v>
+      </x:c>
       <x:c r="I358" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>34254</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>633</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>596049</x:v>
+        <x:v>547217</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
-        <x:v>35164</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
-      <x:c r="E359" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>219</x:v>
-[...2 lines deleted...]
-        <x:v>220</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>547217</x:v>
+        <x:v>596049</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I360" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
@@ -23347,51 +23340,51 @@
       <x:c r="M360" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>614691</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -23742,51 +23735,51 @@
       <x:c r="L367" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>601767</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>41194</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
@@ -23815,128 +23808,128 @@
         <x:v>646</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>615885</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>34593</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>639553</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>34593</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>639554</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>41622</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
@@ -24077,864 +24070,863 @@
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>549744</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
-        <x:v>41759</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
-      <x:c r="E374" s="14" t="s"/>
+      <x:c r="E374" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>656</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>34254</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>656</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>596038</x:v>
+        <x:v>603060</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
-        <x:v>40607</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="H375" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>578907</x:v>
+        <x:v>603827</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>522</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
-        <x:v>40607</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="Q376" s="16" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>603060</x:v>
+        <x:v>549064</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
-        <x:v>35357</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>239</x:v>
-[...2 lines deleted...]
-        <x:v>240</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>603827</x:v>
+        <x:v>549067</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
-      <x:c r="E378" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>549064</x:v>
+        <x:v>596038</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="I379" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="I379" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J379" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="Q379" s="4" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>549067</x:v>
+        <x:v>578907</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
-        <x:v>40607</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>661</x:v>
-[...1 lines deleted...]
-      <x:c r="H380" s="14" t="s"/>
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="H380" s="14" t="s">
+        <x:v>670</x:v>
+      </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="Q380" s="16" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>603053</x:v>
+        <x:v>560187</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
-        <x:v>40607</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>603054</x:v>
+        <x:v>558949</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
-        <x:v>34399</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="Q382" s="16" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>451600</x:v>
+        <x:v>549043</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
-        <x:v>35357</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
-        <x:v>239</x:v>
-[...2 lines deleted...]
-        <x:v>240</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>509937</x:v>
+        <x:v>549065</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
-        <x:v>35801</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>673</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>560187</x:v>
+        <x:v>603053</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
-        <x:v>35801</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>656</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>558949</x:v>
+        <x:v>603054</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
-        <x:v>35801</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>661</x:v>
-[...1 lines deleted...]
-      <x:c r="H386" s="14" t="s"/>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="H386" s="14" t="s">
+        <x:v>240</x:v>
+      </x:c>
       <x:c r="I386" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>549043</x:v>
+        <x:v>509937</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>676</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>34399</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="I387" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="I387" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J387" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="Q387" s="4" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>549065</x:v>
+        <x:v>451600</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>35355</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I388" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
@@ -24994,468 +24986,468 @@
       <x:c r="H389" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>554933</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>601326</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="I391" s="4" t="s">
         <x:v>661</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>662</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="Q391" s="4" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>497346</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>34399</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="Q392" s="16" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>497342</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="I393" s="4" t="s">
         <x:v>661</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>662</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="Q393" s="4" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>603051</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="Q394" s="16" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>603061</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="I395" s="4" t="s">
         <x:v>661</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>662</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="Q395" s="4" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>578909</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>604522</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>35800</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -25487,145 +25479,145 @@
         <x:v>571129</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="Q398" s="16" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>603047</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>35800</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="I399" s="4" t="s">
         <x:v>661</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>662</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="Q399" s="4" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>549042</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>676</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>35800</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
@@ -25664,134 +25656,134 @@
       <x:c r="T400" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>587430</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="Q402" s="16" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>497345</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>34994</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
@@ -25824,156 +25816,156 @@
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>549745</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="Q404" s="16" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>549066</x:v>
+        <x:v>603059</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
-        <x:v>40607</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="I405" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="I405" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J405" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="Q405" s="4" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>603059</x:v>
+        <x:v>549066</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
@@ -25986,93 +25978,93 @@
       <x:c r="L406" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>628478</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>39965</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>592593</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
@@ -26164,919 +26156,921 @@
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>575988</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
-        <x:v>41759</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
-      <x:c r="E410" s="14" t="s"/>
+      <x:c r="E410" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
-        <x:v>656</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
-        <x:v>34254</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>656</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>596046</x:v>
+        <x:v>603062</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
-        <x:v>41759</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>681</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>34254</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>656</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>605549</x:v>
+        <x:v>603063</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
-        <x:v>40607</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
-      <x:c r="E412" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>603062</x:v>
+        <x:v>596046</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="E413" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>603063</x:v>
+        <x:v>605549</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q414" s="16" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>553765</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>600721</x:v>
+        <x:v>603672</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
-        <x:v>41759</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>34254</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>693</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>603672</x:v>
+        <x:v>641353</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="H417" s="0" t="s">
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>641353</x:v>
+        <x:v>556535</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>694</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>695</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
-      <x:c r="E418" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>696</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>556535</x:v>
+        <x:v>597476</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
-        <x:v>38583</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
+      <x:c r="E419" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G419" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>597476</x:v>
+        <x:v>601996</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>699</x:v>
-[...1 lines deleted...]
-      <x:c r="H420" s="14" t="s"/>
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="H420" s="14" t="s">
+        <x:v>401</x:v>
+      </x:c>
       <x:c r="I420" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>601996</x:v>
+        <x:v>608915</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>608915</x:v>
+        <x:v>608920</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>696</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>693</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>693</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>608920</x:v>
+        <x:v>641350</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="I423" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q423" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>641350</x:v>
+        <x:v>553766</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>658</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q424" s="16" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>553766</x:v>
+        <x:v>600721</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>701</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>702</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
@@ -27100,203 +27094,203 @@
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>608919</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q426" s="16" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>641347</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>609200</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>601997</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
@@ -27366,51 +27360,51 @@
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>638206</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
@@ -27480,105 +27474,105 @@
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>635171</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>626353</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
@@ -27608,51 +27602,51 @@
       <x:c r="L434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>641125</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -27865,51 +27859,51 @@
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>638205</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>