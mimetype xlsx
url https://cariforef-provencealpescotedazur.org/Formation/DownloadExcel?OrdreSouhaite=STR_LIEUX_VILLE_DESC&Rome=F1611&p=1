--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -332,72 +332,72 @@
   <x:si>
     <x:t>TETRIS</x:t>
   </x:si>
   <x:si>
     <x:t>Enduits terre</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Enduit maçonnerie</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>AMELIORATION DU CONFORT THERMIQUE EN BATI ANCIEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Lecture et pathologies de façades</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Enduits et badigeons, gamme des finitions</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gypserie</x:t>
   </x:si>
   <x:si>
     <x:t>Enduits à la chaux</x:t>
   </x:si>
   <x:si>
     <x:t>Peintre en décor du patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Peinture décorative</x:t>
   </x:si>
@@ -1431,257 +1431,257 @@
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>614824</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
-        <x:v>22301</x:v>
+        <x:v>22425</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>573327</x:v>
+        <x:v>573310</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>22490</x:v>
+        <x:v>22425</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>614862</x:v>
+        <x:v>633571</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>22425</x:v>
+        <x:v>22301</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>573310</x:v>
+        <x:v>573327</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>22425</x:v>
+        <x:v>22490</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>633571</x:v>
+        <x:v>614862</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>48</x:v>
@@ -1796,54 +1796,54 @@
       <x:c r="L16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>22301</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>573315</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>40369</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>101</x:v>
       </x:c>