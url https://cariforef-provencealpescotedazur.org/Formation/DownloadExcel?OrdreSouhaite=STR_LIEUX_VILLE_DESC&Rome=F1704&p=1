--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -359,63 +359,63 @@
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>CAP constructeur de réseaux de canalisations de travaux publics</x:t>
   </x:si>
   <x:si>
     <x:t>LP Golf-Hôtel</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP Constructeur de réseaux de canalisations de travaux publics</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Golf Hôtel</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CAP Constructeur de réseaux de canalisations de travaux publics</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Beau de Rochas</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Formation Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFM</x:t>
   </x:si>
   <x:si>
     <x:t>13220</x:t>
   </x:si>
@@ -2567,158 +2567,159 @@
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>592479</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>65</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40484</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>22070</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="Q32" s="16" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>624987</x:v>
+        <x:v>623455</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40484</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
+      <x:c r="E33" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>22070</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>623455</x:v>
+        <x:v>624987</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40484</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
@@ -2745,51 +2746,51 @@
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>592478</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40484</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>22070</x:v>