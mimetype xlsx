--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -266,59 +266,59 @@
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Génie industriel</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Manager des risques QHSE (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 83</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Qualité hygiène sécurité environnement</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
@@ -380,74 +380,74 @@
   <x:si>
     <x:t>SAINT-VICTORET</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de sécurité (MAC APS) + Sauveteur secouriste du travail (SST)</x:t>
   </x:si>
   <x:si>
     <x:t>NG Formations - Ngnear</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/09/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
@@ -710,57 +710,57 @@
   <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFAI PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Aéronautique</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Aristide Briand</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>MAC APS - Maintien et Actualisation des compétences - Renouvellement carte agent privé de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Asp Bodyguard</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention sécurité des biens et des personnes parcours inspection des sites industriels</x:t>
   </x:si>
@@ -1566,57 +1566,57 @@
       <x:c r="K5" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>603419</x:v>
+        <x:v>554901</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>35352</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>58</x:v>
@@ -1627,54 +1627,54 @@
       <x:c r="K6" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>554901</x:v>
+        <x:v>603419</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>35352</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -1693,51 +1693,51 @@
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>603421</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
@@ -2297,100 +2297,100 @@
       <x:c r="K18" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>637365</x:v>
+        <x:v>586790</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>637373</x:v>
+        <x:v>637365</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>99</x:v>
@@ -2399,100 +2399,100 @@
       <x:c r="K20" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>637378</x:v>
+        <x:v>637373</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>586790</x:v>
+        <x:v>637378</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>99</x:v>
@@ -3124,54 +3124,54 @@
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>554925</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40489</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -3181,51 +3181,51 @@
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>24469</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>576118</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>40489</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
@@ -3240,51 +3240,51 @@
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>24469</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>576121</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>35494</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -3297,51 +3297,51 @@
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>575543</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>35494</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>57</x:v>
@@ -4290,375 +4290,376 @@
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>546767</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>509526</x:v>
+        <x:v>599036</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
+      <x:c r="E57" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>599036</x:v>
+        <x:v>509526</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>186</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="J58" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>540596</x:v>
+        <x:v>608268</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
-      <x:c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="J59" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>12537</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>639800</x:v>
+        <x:v>608269</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>45</x:v>
-[...1 lines deleted...]
-      <x:c r="C60" s="15" t="s"/>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C60" s="15" t="n">
+        <x:v>35214</x:v>
+      </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="J60" s="14" t="s"/>
+      <x:c r="J60" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>608268</x:v>
+        <x:v>540596</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>45</x:v>
-[...1 lines deleted...]
-      <x:c r="C61" s="3" t="s"/>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C61" s="3" t="n">
+        <x:v>41978</x:v>
+      </x:c>
       <x:c r="D61" s="3" t="s"/>
+      <x:c r="E61" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
+      <x:c r="J61" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>42854</x:v>
+        <x:v>12537</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>608269</x:v>
+        <x:v>639800</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
@@ -4949,51 +4950,51 @@
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>550221</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
@@ -5003,168 +5004,168 @@
       <x:c r="K68" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>640259</x:v>
+        <x:v>541920</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>589718</x:v>
+        <x:v>640259</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>541920</x:v>
+        <x:v>589718</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5174,54 +5175,54 @@
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>547555</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="U71" s="4" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
@@ -5282,51 +5283,51 @@
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>632808</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>40475</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
@@ -5341,51 +5342,51 @@
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42803</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>575992</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>49</x:v>