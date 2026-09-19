--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -1727,208 +1727,208 @@
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>556747</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>37538</x:v>
+        <x:v>37301</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>45582</x:v>
+        <x:v>45096</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>592229</x:v>
+        <x:v>595564</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37301</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>45096</x:v>
+        <x:v>45591</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>595564</x:v>
+        <x:v>595566</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>37301</x:v>
+        <x:v>37538</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>45591</x:v>
+        <x:v>45582</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>595566</x:v>
+        <x:v>592229</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>42698</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -2152,135 +2152,135 @@
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>607552</x:v>
+        <x:v>607551</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>607551</x:v>
+        <x:v>607552</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -2628,145 +2628,145 @@
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>590173</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>45560</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>624145</x:v>
+        <x:v>630987</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>45560</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>630987</x:v>
+        <x:v>624145</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>