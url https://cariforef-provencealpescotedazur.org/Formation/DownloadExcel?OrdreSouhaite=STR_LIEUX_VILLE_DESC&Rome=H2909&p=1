--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -203,192 +203,192 @@
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>Physique</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>06206</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
+    <x:t>Pratiquer le soudage manuel TIG (141) - Initiation - SDA002-A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apave Exploitation France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soudage TIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pratiquer le soudage manuel TIG (141) - Perfectionnement - SDA012-A</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pratiquer le Soudage à l'Arc électrique avec Électrode Enrobée (SAEE-111) - Initiation - SDA001-A</x:t>
   </x:si>
   <x:si>
-    <x:t>Apave Exploitation France</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Soudage</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Pratiquer le Soudage à l'Arc électrique avec Électrode Enrobée (SAEE-111) - Perfectionnement - SDA011-A</x:t>
   </x:si>
   <x:si>
-    <x:t>Pratiquer le soudage manuel TIG (141) - Initiation - SDA002-A</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Découvrir la pratique du soudage (SAEE-111 / TIG-141 / MAG-135) - SDA000</x:t>
   </x:si>
   <x:si>
     <x:t>Soudage arc</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/21/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>FCIL maintenance des automobiles de collection et de compétition</x:t>
   </x:si>
   <x:si>
     <x:t>LP F Mistral</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Construction automobile</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
+    <x:t>Pratiquer le Soudage à l'Arc électrique avec Électrode Enrobée (SAEE-111) - Initiation - SDA001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pratiquer le soudage MIG ou MAG avec fil plein (131 ou 135) - Perfectionnement - SDA013</x:t>
   </x:si>
   <x:si>
     <x:t>Soudage MIG MAG</x:t>
   </x:si>
   <x:si>
-    <x:t>LA SEYNE-SUR-MER</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Pratiquer le soudage manuel TIG (141) - Initiation - SDA002</x:t>
   </x:si>
   <x:si>
     <x:t>Pratiquer le Soudage à l'Arc électrique avec Électrode Enrobée (SAEE-111) - Perfectionnement - SDA011</x:t>
   </x:si>
   <x:si>
     <x:t>Pratiquer le soudage manuel TIG (141) - Perfectionnement - SDA012</x:t>
   </x:si>
   <x:si>
     <x:t>Pratiquer le soudage fil fourré avec gaz (132/136) - Perfectionnement - SDA016</x:t>
   </x:si>
   <x:si>
-    <x:t>Pratiquer le Soudage à l'Arc électrique avec Électrode Enrobée (SAEE-111) - Initiation - SDA001</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Initiation à la soudure</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre Départementale d'Agriculture du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83006</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
+    <x:t>02/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/04/2027 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>02/05/2027 00:00:00</x:t>
+    <x:t>Groupement Technique Inter Sociétés (GTIS) -  Niveau 1 - Test</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atout Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage assemblage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOS-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement Technique Inter Sociétés (GTIS) -  Niveau 1</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Groupement Technique Inter Sociétés (GTIS) -  Niveau 1 - Test</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Stanislas</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Mistral</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>EMP</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
@@ -1194,217 +1194,217 @@
       <x:c r="B6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>23026</x:v>
+        <x:v>23015</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>620072</x:v>
+        <x:v>620073</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
-        <x:v>23026</x:v>
+        <x:v>23015</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>620074</x:v>
+        <x:v>620075</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>23015</x:v>
+        <x:v>23026</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>620073</x:v>
+        <x:v>620072</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
-        <x:v>23015</x:v>
+        <x:v>23026</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>620075</x:v>
+        <x:v>620074</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>46</x:v>
@@ -1413,100 +1413,100 @@
       <x:c r="K10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>23014</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>632982</x:v>
+        <x:v>632981</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>23014</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>632981</x:v>
+        <x:v>632982</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>66</x:v>
@@ -1549,474 +1549,474 @@
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>23016</x:v>
+        <x:v>23026</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="S13" s="0" t="n">
+        <x:v>637162</x:v>
+      </x:c>
+      <x:c r="T13" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="S13" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T13" s="4" t="s">
+      <x:c r="U13" s="4" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>23015</x:v>
+        <x:v>23016</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="S14" s="14" t="n">
+        <x:v>637166</x:v>
+      </x:c>
+      <x:c r="T14" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="S14" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T14" s="16" t="s">
+      <x:c r="U14" s="16" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>23026</x:v>
+        <x:v>23015</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="S15" s="0" t="n">
+        <x:v>637163</x:v>
+      </x:c>
+      <x:c r="T15" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="S15" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T15" s="4" t="s">
+      <x:c r="U15" s="4" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>23015</x:v>
+        <x:v>23026</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="S16" s="14" t="n">
+        <x:v>637164</x:v>
+      </x:c>
+      <x:c r="T16" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="S16" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T16" s="16" t="s">
+      <x:c r="U16" s="16" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>23026</x:v>
+        <x:v>23015</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="S17" s="0" t="n">
+        <x:v>637165</x:v>
+      </x:c>
+      <x:c r="T17" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="S17" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T17" s="4" t="s">
+      <x:c r="U17" s="4" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>23026</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="S18" s="14" t="n">
+        <x:v>637167</x:v>
+      </x:c>
+      <x:c r="T18" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="S18" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T18" s="16" t="s">
+      <x:c r="U18" s="16" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>23026</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>635927</x:v>
+        <x:v>635928</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>23026</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>635928</x:v>
+        <x:v>635927</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>23035</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>612963</x:v>
+        <x:v>612954</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>88</x:v>
@@ -2025,51 +2025,51 @@
       <x:c r="K22" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>23035</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>612954</x:v>
+        <x:v>612963</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>