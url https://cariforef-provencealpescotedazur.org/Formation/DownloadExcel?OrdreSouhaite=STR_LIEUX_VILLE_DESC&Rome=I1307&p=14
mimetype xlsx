--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -833,66 +833,66 @@
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>Travaux Sous Tension (TST-IE) recyclage : batteries d'accumulateurs stationnaires B2T-B1T-B2N-B1N (référentiel Installations Électriques) - ELT196</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent de la Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>BTS électrotechnique (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Départementale d'Etudes et de Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADEF</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Alphonse Benoît</x:t>
   </x:si>
@@ -2733,220 +2733,220 @@
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>617499</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>78</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>79</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>605693</x:v>
+        <x:v>619340</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>605696</x:v>
+        <x:v>605693</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>92</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>97</x:v>
-[...1 lines deleted...]
-      <x:c r="C22" s="15" t="s"/>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C22" s="15" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s"/>
+      <x:c r="E22" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>98</x:v>
-[...1 lines deleted...]
-      <x:c r="H22" s="14" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>99</x:v>
-[...1 lines deleted...]
-      <x:c r="J22" s="14" t="s"/>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="J22" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>24095</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>619340</x:v>
+        <x:v>605696</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -7101,241 +7101,241 @@
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>619453</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>640425</x:v>
+        <x:v>619343</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>640428</x:v>
+        <x:v>640427</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>619343</x:v>
+        <x:v>640425</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>640427</x:v>
+        <x:v>640428</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>96</x:v>
@@ -9210,159 +9210,159 @@
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>576754</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>577368</x:v>
+        <x:v>618207</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>618207</x:v>
+        <x:v>577368</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="G136" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>158</x:v>
       </x:c>