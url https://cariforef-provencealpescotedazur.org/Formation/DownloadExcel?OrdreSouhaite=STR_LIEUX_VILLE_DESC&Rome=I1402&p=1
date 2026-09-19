--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -581,72 +581,72 @@
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 11ème</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>03/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Assurer le service après-vente des appareils audiovisuels - Bloc de compétences du titre professionnel Technicien d'après-vente en électroménager et audiovisuel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - ACCES A L'EMPLOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Assurer le service après-vente des appareils électroménagers connectés ou non - Bloc de compétences du titre professionnel Technicien d'après-vente en électroménager et audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Assurer le service après-vente des appareils audiovisuels - Bloc de compétences du titre professionnel Technicien d'après-vente en électroménager et audiovisuel</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien d’après-vente en électroménager et audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ampère</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
@@ -2514,212 +2514,209 @@
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>608205</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="C22" s="15" t="s"/>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C22" s="15" t="n">
+        <x:v>37263</x:v>
+      </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s"/>
+      <x:c r="E22" s="14" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>53</x:v>
-[...1 lines deleted...]
-      <x:c r="H22" s="14" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="J22" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="J22" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>24340</x:v>
+        <x:v>24021</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>619220</x:v>
+        <x:v>559046</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>82</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
-      <x:c r="E23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>84</x:v>
-[...2 lines deleted...]
-        <x:v>85</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>86</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>24021</x:v>
+        <x:v>24340</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>559046</x:v>
+        <x:v>619235</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>619235</x:v>
+        <x:v>619220</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>41310</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -4125,145 +4122,145 @@
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>619275</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>619225</x:v>
+        <x:v>619253</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>619253</x:v>
+        <x:v>619225</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37263</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -5004,449 +5001,449 @@
       <x:c r="R68" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>634143</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>39177</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>24021</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>632534</x:v>
+        <x:v>632509</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39177</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>24021</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>632537</x:v>
+        <x:v>632536</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39177</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>24021</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>632509</x:v>
+        <x:v>632534</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>39177</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>24021</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>632536</x:v>
+        <x:v>632537</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="U72" s="16" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39177</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>24021</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>632504</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39177</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>24021</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>632505</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39177</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>24021</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>632508</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39177</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5461,159 +5458,159 @@
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>632535</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39177</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>24021</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>632510</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39177</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>24021</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>632507</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39177</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5623,51 +5620,51 @@
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>24021</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>632531</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>39177</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
@@ -6418,51 +6415,51 @@
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>630916</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>215</x:v>
       </x:c>