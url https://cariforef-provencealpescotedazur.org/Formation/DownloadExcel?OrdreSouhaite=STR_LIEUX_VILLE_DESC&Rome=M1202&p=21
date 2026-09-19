--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -797,62 +797,62 @@
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 3 management et contrôle de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 4 comptabilité et audit</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 2 finance</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 7 mémoire professionnel (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 3 management et contrôle de gestion (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 6 anglais des affaires</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 1 gestion juridique, fiscale et sociale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Péguy</x:t>
@@ -1118,141 +1118,141 @@
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>Expert financier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert financier</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Moléra Formation - Yourformation.fr</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Théodore Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/03/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>master mention administration et liquidation d'entreprises en difficulté</x:t>
   </x:si>
   <x:si>
     <x:t>Droit société</x:t>
   </x:si>
   <x:si>
     <x:t>13628</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité gestion des entreprises et des administrations parcours contrôle de gestion et pilotage de la performance (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Le Cours Messidoro - Pigier - Antenne Aix en Provence</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention finance (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
   </x:si>
   <x:si>
     <x:t>13453</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention administration et liquidation d'entreprises en difficulté parcours entreprises en difficulté</x:t>
   </x:si>
@@ -3674,162 +3674,161 @@
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>592280</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>35375</x:v>
+        <x:v>37830</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>119</x:v>
-[...2 lines deleted...]
-        <x:v>120</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>13366</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>603404</x:v>
+        <x:v>546524</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>37830</x:v>
+        <x:v>35375</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>107</x:v>
-[...1 lines deleted...]
-      <x:c r="H34" s="14" t="s"/>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s">
+        <x:v>120</x:v>
+      </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>32623</x:v>
+        <x:v>13366</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>546524</x:v>
+        <x:v>603404</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>41492</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -7682,280 +7681,281 @@
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>477933</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
+      <x:c r="E103" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>578133</x:v>
+        <x:v>608022</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>211</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>608022</x:v>
+        <x:v>600232</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>600232</x:v>
+        <x:v>600238</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>37548</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>198</x:v>
-[...1 lines deleted...]
-      <x:c r="H106" s="14" t="s"/>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H106" s="14" t="s">
+        <x:v>212</x:v>
+      </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>600238</x:v>
+        <x:v>578133</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -7973,51 +7973,51 @@
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>589592</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -11575,114 +11575,114 @@
       <x:c r="K169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>613759</x:v>
+        <x:v>630110</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>36596</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>630110</x:v>
+        <x:v>613759</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="U170" s="16" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>36596</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -12218,103 +12218,103 @@
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>547838</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
+      <x:c r="E181" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>355</x:v>
-[...2 lines deleted...]
-        <x:v>356</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>588354</x:v>
+        <x:v>547171</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
@@ -12323,114 +12323,114 @@
       <x:c r="K182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>547171</x:v>
+        <x:v>547172</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
-      <x:c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="H183" s="0" t="s">
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>547172</x:v>
+        <x:v>588354</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="U183" s="4" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
@@ -12678,158 +12678,159 @@
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>596720</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>37830</x:v>
+        <x:v>35378</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H189" s="0" t="s">
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>600149</x:v>
+        <x:v>554938</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>35378</x:v>
+        <x:v>37830</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>119</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>554938</x:v>
+        <x:v>600149</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>42358</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -12839,51 +12840,51 @@
       <x:c r="J191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32602</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>609179</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12892,57 +12893,57 @@
         <x:v>174</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>546325</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
@@ -12952,51 +12953,51 @@
       <x:c r="J193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>597141</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
@@ -13009,51 +13010,51 @@
       <x:c r="J194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>594981</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38201</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -13066,51 +13067,51 @@
       <x:c r="J195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>13262</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>576297</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
@@ -13125,51 +13126,51 @@
       <x:c r="J196" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>575971</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>37515</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
@@ -13179,51 +13180,51 @@
       <x:c r="J197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>597151</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13240,51 +13241,51 @@
       <x:c r="J198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>558877</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13300,51 +13301,51 @@
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>599153</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13361,51 +13362,51 @@
       <x:c r="J200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>641181</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -13415,51 +13416,51 @@
       <x:c r="J201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>594984</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
@@ -13474,51 +13475,51 @@
       <x:c r="J202" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>575973</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>37855</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13531,169 +13532,169 @@
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>550752</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>603842</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>39973</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32611</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>600155</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
@@ -13708,51 +13709,51 @@
       <x:c r="J206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>584140</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>395</x:v>
@@ -13777,95 +13778,95 @@
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>523284</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>509942</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>41053</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>